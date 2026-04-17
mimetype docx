--- v0 (2025-11-13)
+++ v1 (2026-04-17)
@@ -1,2288 +1,5223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="EDF0F3"/>
   <w:body>
-    <w:p w14:paraId="566BBBE2" w14:textId="706ED2CB" w:rsidR="006721B2" w:rsidRDefault="00895BC1" w:rsidP="007D5DF6">
+    <w:p w14:paraId="566BBBE2" w14:textId="45E35DC5" w:rsidR="006721B2" w:rsidRDefault="00C71DCB" w:rsidP="004228A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665407" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25FE94B0" wp14:editId="2350B9E1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-117838</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>174171</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5845447" cy="939800"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="440238371" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="440238371" name="Picture 440238371"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5865335" cy="942997"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5478A5A9" wp14:editId="23DB2B27">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-123281</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>163286</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5851072" cy="948690"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="22860"/>
+                <wp:wrapNone/>
+                <wp:docPr id="893222343" name="Rectangle 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5851072" cy="948690"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1">
+                              <a:lumMod val="50000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0BBC7197" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-9.7pt;margin-top:12.85pt;width:460.7pt;height:74.7pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGAJblhQIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7sbJTwiNigCUVWi&#10;EAEVZ+O1WUu2x7WdbNJf37F3s0FAe6iaw8bz+sbzeWbOL7ZGk43wQYGtaXVUUiIsh0bZl5r+eLz+&#10;ckpJiMw2TIMVNd2JQC8Wnz+dd24uJtCCboQnCGLDvHM1bWN086IIvBWGhSNwwqJRgjcsouhfisaz&#10;DtGNLiZleVx04BvngYsQUHvVG+ki40speLyTMohIdE3xbjF/ff4+p2+xOGfzF89cq/hwDfYPtzBM&#10;WUw6Ql2xyMjaq3dQRnEPAWQ84mAKkFJxkWvAaqryTTUPLXMi14LkBDfSFP4fLL/dPLiVRxo6F+YB&#10;j6mKrfQm/eP9yDaTtRvJEttIOCpnp7OqPJlQwtF2Nj09PstsFodo50P8KsCQdKipx8fIHLHNTYiY&#10;EV33LimZhWuldX4QbZMigFZN0mUhdYS41J5sGL4l41zYWGU8vTbfoen1sxJ/6VURPDdRCumlAxra&#10;UobiUHI+xZ0WKZW290IS1WCRk5xgBHqfO7SsEb26Srk/TJ0BE7LEYkbs/vJ/wO4rGPxTqMjNPAaX&#10;f7tYHzxG5Mxg4xhslAX/EYBGRofMvf+epJ6axNIzNLuVJx76UQqOXyt83hsW4op5nB2cMtwH8Q4/&#10;UkNXUxhOlLTgf32kT/7Y0milpMNZrGn4uWZeUKK/WWz2s2o6TcObhensZIKCf215fm2xa3MJ2CIV&#10;bh7H8zH5R70/Sg/mCdfGMmVFE7Mcc9eUR78XLmO/I3DxcLFcZjccWMfijX1wPIEnVlP7Pm6fmHdD&#10;j0ecjlvYzy2bv2n13jdFWliuI0iV5+DA68A3Dnvu2WExpW3yWs5eh/W5+A0AAP//AwBQSwMEFAAG&#10;AAgAAAAhAH/himPhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7STCt&#10;jdmUVBBEQWgsordtdpoEs7Mxu23jv3c86XGYj/e+l68n24sTjr5zpCCeRyCQamc6ahTsXh9mtyB8&#10;0GR07wgVfKOHdXF5kevMuDNt8VSFRnAI+UwraEMYMil93aLVfu4GJP4d3Gh14HNspBn1mcNtL5Mo&#10;WkirO+KGVg9432L9WR2tgrdtesDNZrGTLx/lVxlXj9Pz07tS11dTeQci4BT+YPjVZ3Uo2GnvjmS8&#10;6BXM4tUNowqSdAmCgVWU8Lg9k8s0Blnk8v+E4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAGAJblhQIAAIYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB/4Ypj4QAAAAoBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2460C223" w14:textId="3A488951" w:rsidR="00781793" w:rsidRDefault="008C372F" w:rsidP="004228A8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D540A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50453818" wp14:editId="6E255A36">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50453818" wp14:editId="66645650">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-31750</wp:posOffset>
+                  <wp:posOffset>2095500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>811318</wp:posOffset>
+                  <wp:posOffset>136529</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1684866" cy="325967"/>
+                <wp:extent cx="3309257" cy="460063"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1391471475" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1684866" cy="325967"/>
+                          <a:ext cx="3309257" cy="460063"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="45000102" w14:textId="371441B7" w:rsidR="00D540A1" w:rsidRPr="00D540A1" w:rsidRDefault="00D540A1" w:rsidP="00895BC1">
+                          <w:p w14:paraId="45000102" w14:textId="6F69CA44" w:rsidR="00D540A1" w:rsidRPr="008C372F" w:rsidRDefault="00D540A1" w:rsidP="0097723E">
                             <w:pPr>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E614AE">
+                            <w:r w:rsidRPr="008C372F">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Journal of </w:t>
+                              <w:t>Journal of ExoTechnology an</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="00E614AE">
+                            <w:r w:rsidR="00895BC1" w:rsidRPr="008C372F">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>ExoTechnology</w:t>
+                              <w:t xml:space="preserve">d </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-                            <w:r w:rsidRPr="00E614AE">
+                            <w:r w:rsidRPr="008C372F">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> an</w:t>
+                              <w:t>Education</w:t>
                             </w:r>
-                            <w:r w:rsidR="00895BC1" w:rsidRPr="00E614AE">
+                            <w:r w:rsidRPr="008C372F">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:i/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">d </w:t>
+                              <w:t xml:space="preserve"> Vol</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E614AE">
+                            <w:r w:rsidR="008240D5" w:rsidRPr="008C372F">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:i/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Education</w:t>
+                              <w:t>.</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008C372F">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Vol 1, no. 1, 2024</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F50BAB" w:rsidRPr="008C372F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C372F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008240D5" w:rsidRPr="008C372F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>N</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C372F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>o. 1, 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F50BAB" w:rsidRPr="008C372F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="50453818" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.5pt;margin-top:63.9pt;width:132.65pt;height:25.65pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQz/In+QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jd27EFy0GaNEWB&#10;9AEk/QCaoiyiJJdd0pbcr++SchyjvQXVgeBqydmd2eH6ureGHRQGDa7ik9GYM+Uk1NrtKv7j6f7d&#10;krMQhauFAacqflSBX2/evll3vlRTaMHUChmBuFB2vuJtjL4siiBbZUUYgVeOkg2gFZFC3BU1io7Q&#10;rSmm4/Gi6ABrjyBVCPT3bkjyTcZvGiXjt6YJKjJTceot5hXzuk1rsVmLcofCt1qe2hCv6MIK7ajo&#10;GepORMH2qP+BsloiBGjiSIItoGm0VJkDsZmM/2Lz2AqvMhcSJ/izTOH/wcqvh0f/HVnsP0BPA8wk&#10;gn8A+TMwB7etcDt1gwhdq0RNhSdJsqLzoTxdTVKHMiSQbfcFahqy2EfIQH2DNqlCPBmh0wCOZ9FV&#10;H5lMJRfL2XKx4ExS7v10vlpc5RKifL7tMcRPCixLm4ojDTWji8NDiKkbUT4fScUc3Gtj8mCNY13F&#10;V/PpPF+4yFgdyXdG24ovx+kbnJBIfnR1vhyFNsOeChh3Yp2IDpRjv+3pYGK/hfpI/BEGf9F7oE0L&#10;+JuzjrxV8fBrL1BxZj470nA1mc2SGXMwm19NKcDLzPYyI5wkqIpHzobtbcwGHrjekNaNzjK8dHLq&#10;lTyT1Tn5O5nyMs6nXl7h5g8AAAD//wMAUEsDBBQABgAIAAAAIQBqG9r83gAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWruBtjTEqRCIK4jyI3HbxtskIl5HsduEt2c5wXFn&#10;RzPzFdvJd+pEQ2wDW1jMDSjiKriWawtvr4+zG1AxITvsApOFb4qwLc/PCsxdGPmFTrtUKwnhmKOF&#10;JqU+1zpWDXmM89ATy+8QBo9JzqHWbsBRwn2nM2NW2mPL0tBgT/cNVV+7o7fw/nT4/Lg2z/WDX/Zj&#10;mIxmv9HWXl5Md7egEk3pzwy/82U6lLJpH47souoszJaCkkTP1oIghmxlrkDtRVlvFqDLQv9HKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUM/yJ/kBAADNAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAahva/N4AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:165pt;margin-top:10.75pt;width:260.55pt;height:36.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtutTl+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JfSSxYDtKkKQqk&#10;DyDtB9AUZRElueyStpR+fZaU4xjtragOBFdLzu7MDtfXgzXsoDBocDWfTkrOlJPQaLer+Y/v9++u&#10;OAtRuEYYcKrmTyrw683bN+veV2oGHZhGISMQF6re17yL0VdFEWSnrAgT8MpRsgW0IlKIu6JB0RO6&#10;NcWsLC+KHrDxCFKFQH/vxiTfZPy2VTJ+bdugIjM1p95iXjGv27QWm7Wodih8p+WxDfEPXVihHRU9&#10;Qd2JKNge9V9QVkuEAG2cSLAFtK2WKnMgNtPyDzaPnfAqcyFxgj/JFP4frPxyePTfkMXhPQw0wEwi&#10;+AeQPwNzcNsJt1M3iNB3SjRUeJokK3ofquPVJHWoQgLZ9p+hoSGLfYQMNLRokyrEkxE6DeDpJLoa&#10;IpP0cz4vV7PlJWeScosLmuk8lxDVy22PIX5UYFna1BxpqBldHB5CTN2I6uVIKubgXhuTB2sc62u+&#10;Ws6W+cJZxupIvjPa1vyqTN/ohETyg2vy5Si0GfdUwLgj60R0pByH7UAHE/stNE/EH2H0F70H2nSA&#10;vznryVs1D7/2AhVn5pMjDVfTxSKZMQeL5eWMAjzPbM8zwkmCqnnkbNzexmzgkesNad3qLMNrJ8de&#10;yTNZnaO/kynP43zq9RVungEAAP//AwBQSwMEFAAGAAgAAAAhAMLHM4neAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwkAUhO8m/IfNI/EmuwVqoPaVGI1Xiagk3Jbuo23svm26C63/3uUkx8lM&#10;Zr7JN6NtxYV63zhGSGYKBHHpTMMVwtfn28MKhA+ajW4dE8IvedgUk7tcZ8YN/EGXXahELGGfaYQ6&#10;hC6T0pc1We1nriOO3sn1Voco+0qaXg+x3LZyrtSjtLrhuFDrjl5qKn92Z4vw/X467JdqW73atBvc&#10;qCTbtUS8n47PTyACjeE/DFf8iA5FZDq6MxsvWoTFQsUvAWGepCBiYJUmCYgjwnqpQBa5vH1Q/AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtutTl+AEAAM0DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCxzOJ3gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="45000102" w14:textId="371441B7" w:rsidR="00D540A1" w:rsidRPr="00D540A1" w:rsidRDefault="00D540A1" w:rsidP="00895BC1">
+                    <w:p w14:paraId="45000102" w14:textId="6F69CA44" w:rsidR="00D540A1" w:rsidRPr="008C372F" w:rsidRDefault="00D540A1" w:rsidP="0097723E">
                       <w:pPr>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E614AE">
+                      <w:r w:rsidRPr="008C372F">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Journal of </w:t>
+                        <w:t>Journal of ExoTechnology an</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="00E614AE">
+                      <w:r w:rsidR="00895BC1" w:rsidRPr="008C372F">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>ExoTechnology</w:t>
+                        <w:t xml:space="preserve">d </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-                      <w:r w:rsidRPr="00E614AE">
+                      <w:r w:rsidRPr="008C372F">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> an</w:t>
+                        <w:t>Education</w:t>
                       </w:r>
-                      <w:r w:rsidR="00895BC1" w:rsidRPr="00E614AE">
+                      <w:r w:rsidRPr="008C372F">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:i/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">d </w:t>
+                        <w:t xml:space="preserve"> Vol</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E614AE">
+                      <w:r w:rsidR="008240D5" w:rsidRPr="008C372F">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:i/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Education</w:t>
+                        <w:t>.</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008C372F">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Vol 1, no. 1, 2024</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F50BAB" w:rsidRPr="008C372F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C372F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008240D5" w:rsidRPr="008C372F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>N</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C372F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>o. 1, 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F50BAB" w:rsidRPr="008C372F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00A6738F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C6AB863" wp14:editId="511F29F7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-52524</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>89716</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1411080" cy="756558"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2071494164" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2071494164" name="Picture 2071494164"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1429579" cy="766477"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42350395" w14:textId="6A072D3F" w:rsidR="00781793" w:rsidRDefault="00781793" w:rsidP="004228A8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712C9727" w14:textId="1F07F74D" w:rsidR="00917DF5" w:rsidRDefault="00917DF5" w:rsidP="004228A8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5834A19D" w14:textId="3BAC87E7" w:rsidR="00917DF5" w:rsidRDefault="00765BB2" w:rsidP="004228A8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D60528">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="42E1FC"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69456765" wp14:editId="367F4A7C">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="033FE684" wp14:editId="769E2766">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2945402</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>186055</wp:posOffset>
+                  <wp:posOffset>65405</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4343400" cy="948055"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                <wp:extent cx="1343660" cy="250825"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:docPr id="270704324" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4343400" cy="948266"/>
+                          <a:ext cx="1343660" cy="250825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="9525">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
+                          <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="562EC73E" w14:textId="66609813" w:rsidR="00A6738F" w:rsidRDefault="0012271F" w:rsidP="0012271F">
+                          <w:p w14:paraId="39E77795" w14:textId="6E2F5361" w:rsidR="00DB1E65" w:rsidRPr="00D952B8" w:rsidRDefault="00B623C7" w:rsidP="00765BB2">
                             <w:pPr>
-                              <w:tabs>
-[...1 lines deleted...]
-                              </w:tabs>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00D952B8">
                               <w:rPr>
-                                <w:noProof/>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:tab/>
+                              <w:t>O</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="008910B8" w:rsidRPr="00D952B8">
                               <w:rPr>
-                                <w:noProof/>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:drawing>
-[...33 lines deleted...]
-                              </w:drawing>
+                              <w:t>nline ISSN</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008910B8" w:rsidRPr="00D952B8">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00765BB2" w:rsidRPr="00D952B8">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00765BB2" w:rsidRPr="00D952B8">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>3079-7950</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2095BCF8" w14:textId="522AAEFD" w:rsidR="00A6738F" w:rsidRDefault="00A6738F"/>
-[...2 lines deleted...]
-                          <w:p w14:paraId="0F15BC25" w14:textId="77777777" w:rsidR="00D540A1" w:rsidRDefault="00D540A1"/>
+                          <w:p w14:paraId="2D746FED" w14:textId="24F51063" w:rsidR="0097723E" w:rsidRPr="00D952B8" w:rsidRDefault="0097723E" w:rsidP="00873D86">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="69456765" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:290.8pt;margin-top:14.65pt;width:342pt;height:74.65pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDf2JpBEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S92siRLjThFly7D&#10;gO4AdHsAWpZjYbKoSUrs7ulHKW6anW6G2YAgmvJP8iO1vh46zY7SeYWm5NNJzpk0Amtl9iX/8nn3&#10;YsWZD2Bq0GhkyR+k59eb58/WvS3kDFvUtXSMRIwvelvyNgRbZJkXrezAT9BKQ84GXQeBTLfPagc9&#10;qXc6m+X5MuvR1dahkN7T19uTk2+SftNIET42jZeB6ZJTbiGtLq1VXLPNGoq9A9sqMaYB/5BFB8pQ&#10;0LPULQRgB6d+k+qUcOixCROBXYZNo4RMNVA10/yXau5bsDLVQnC8PWPy/09WfDje20+OheE1DtTA&#10;VIS3dyi+emZw24LZyxvnsG8l1BR4GpFlvfXF+GtE7QsfRar+PdbUZDgETEJD47pIhepkpE4NeDhD&#10;l0Nggj7OX9Kbk0uQ72q+mi2XKQQUj39b58NbiR2Lm5I7ampSh+OdDzEbKB6PxGAetap3SutkuH21&#10;1Y4dgQZgl55R/adj2rCeoi9mixOAv0rk6fmTRKcCTbJWXclX50NQRGxvTJ3mLIDSpz2lrM3IMaI7&#10;QQxDNTBVj5Aj1grrBwLr8DS4dNFo06L7zllPQ1ty/+0ATnKm3xlqztV0Po9Tnoz54tWMDHfpqS49&#10;YARJlTxwdtpuQ7oZkZvBG2pioxLfp0zGlGkYE/bx4sRpv7TTqafrvfkBAAD//wMAUEsDBBQABgAI&#10;AAAAIQBkFqCR3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVoqzQN&#10;cSqEBIJbKQiubrxNIux1sN00/D3LCY6zM5p5W20mZ8WIIfaeFNzMMhBIjTc9tQreXh+uCxAxaTLa&#10;ekIF3xhhU5+fVbo0/kQvOO5SK7iEYqkVdCkNpZSx6dDpOPMDEnsHH5xOLEMrTdAnLndWzrMsl073&#10;xAudHvC+w+Zzd3QKiuXT+BGfF9v3Jj/YdbpajY9fQanLi+nuFkTCKf2F4Ref0aFmpr0/konCKuBH&#10;koL5egGC3bxY8mHPsVWRg6wr+Z+//gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDf2JpB&#10;EQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBk&#10;FqCR3QAAAAcBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+              <v:shape w14:anchorId="033FE684" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:231.9pt;margin-top:5.15pt;width:105.8pt;height:19.75pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIdWh9+AEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+y4SZZacaquXadJ&#10;3YfU7QdgjGM04DIgsbNf3wt206h7q+oHxPWFc+8597C5GrQiB+G8BFPR+SynRBgOjTS7iv7+dfdh&#10;TYkPzDRMgREVPQpPr7bv3216W4oCOlCNcARBjC97W9EuBFtmmeed0MzPwAqDyRacZgFDt8sax3pE&#10;1yor8nyV9eAa64AL7/Hv7Zik24TftoKHH23rRSCqothbSKtLax3XbLth5c4x20k+tcFe0YVm0mDR&#10;E9QtC4zsnfwPSkvuwEMbZhx0Bm0ruUgckM08f8HmoWNWJC4ojrcnmfzbwfLvhwf705EwfIIBB5hI&#10;eHsP/I8nBm46Znbi2jnoO8EaLDyPkmW99eV0NUrtSx9B6v4bNDhktg+QgIbW6agK8iSIjgM4nkQX&#10;QyA8lrxYXKxWmOKYK5b5ulimEqx8um2dD18EaBI3FXU41ITODvc+xG5Y+XQkFjNwJ5VKg1WG9BW9&#10;XCLki4yWAX2npK7oOo/f6IRI8rNp0uXApBr3WECZiXUkOlIOQz0Q2UySRBFqaI4og4PRZvgscNOB&#10;+0dJjxarqP+7Z05Qor4alPJyvlhET6ZgsfxYYODOM/V5hhmOUBUNlIzbm5B8PBK7RslbmdR47mRq&#10;Ga2TRJpsHr15HqdTz49x+wgAAP//AwBQSwMEFAAGAAgAAAAhABSukM/dAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwkAQhe8m/ofNkHiTXaRUqN0So/GqAYXE29Id2sbubNNdaP33DCc9Tr6X&#10;977J16NrxRn70HjSMJsqEEiltw1VGr4+3+6XIEI0ZE3rCTX8YoB1cXuTm8z6gTZ43sZKcAmFzGio&#10;Y+wyKUNZozNh6jskZkffOxP57CtpezNwuWvlg1KpdKYhXqhNhy81lj/bk9Owez9+7xP1Ub26RTf4&#10;UUlyK6n13WR8fgIRcYx/YbjqszoU7HTwJ7JBtBqSdM7qkYGag+BA+rhIQByYrJYgi1z+/6C4AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAh1aH34AQAA1AMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABSukM/dAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;UgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="562EC73E" w14:textId="66609813" w:rsidR="00A6738F" w:rsidRDefault="0012271F" w:rsidP="0012271F">
+                    <w:p w14:paraId="39E77795" w14:textId="6E2F5361" w:rsidR="00DB1E65" w:rsidRPr="00D952B8" w:rsidRDefault="00B623C7" w:rsidP="00765BB2">
                       <w:pPr>
-                        <w:tabs>
-[...1 lines deleted...]
-                        </w:tabs>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00D952B8">
                         <w:rPr>
-                          <w:noProof/>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:tab/>
+                        <w:t>O</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="008910B8" w:rsidRPr="00D952B8">
                         <w:rPr>
-                          <w:noProof/>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:drawing>
-[...33 lines deleted...]
-                        </w:drawing>
+                        <w:t>nline ISSN</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008910B8" w:rsidRPr="00D952B8">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00765BB2" w:rsidRPr="00D952B8">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00765BB2" w:rsidRPr="00D952B8">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>3079-7950</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2095BCF8" w14:textId="522AAEFD" w:rsidR="00A6738F" w:rsidRDefault="00A6738F"/>
-[...2 lines deleted...]
-                    <w:p w14:paraId="0F15BC25" w14:textId="77777777" w:rsidR="00D540A1" w:rsidRDefault="00D540A1"/>
+                    <w:p w14:paraId="2D746FED" w14:textId="24F51063" w:rsidR="0097723E" w:rsidRPr="00D952B8" w:rsidRDefault="0097723E" w:rsidP="00873D86">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
+                <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D540A1" w:rsidRPr="00D60528">
+    </w:p>
+    <w:p w14:paraId="43DD311E" w14:textId="64E66ADA" w:rsidR="00A532DB" w:rsidRDefault="00F50BAB" w:rsidP="00932CA6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C06A84">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-          <w:color w:val="42E1FC"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="033FE684" wp14:editId="0A8F57F7">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="515ADCBE" wp14:editId="40A9F546">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1729105</wp:posOffset>
+                  <wp:posOffset>-126365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>226060</wp:posOffset>
+                  <wp:posOffset>152400</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2569210" cy="762000"/>
-                <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                <wp:extent cx="2394585" cy="7690485"/>
+                <wp:effectExtent l="0" t="0" r="24765" b="24765"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="270704324" name="Text Box 2"/>
+                <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2569210" cy="762000"/>
+                          <a:ext cx="2394585" cy="7690485"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="9525">
-                          <a:noFill/>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="309ED469" w14:textId="77777777" w:rsidR="008910B8" w:rsidRDefault="008910B8" w:rsidP="008910B8">
+                          <w:p w14:paraId="4D612230" w14:textId="1AC626A1" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Autho</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005668C7" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>r</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="226976F6" w14:textId="12A52916" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Dr.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Irene (J</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C45745" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>C</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C45745" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>) Lubbe</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="430587F2" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="463D1AD1" w14:textId="17BA3B96" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Affiliation</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="313A9DD7" w14:textId="28E5AD6E" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00D60E23" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t>Medical Programme Directorate,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000365FB" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t>Medical and Health Sciences Faculty</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000365FB" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t>University of Auckland, New Zealand</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="536BC0A1" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="441A365D" w14:textId="0C0A20A3" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>ORCID link</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C1E0DFF" w14:textId="5067E83C" w:rsidR="000424FA" w:rsidRPr="000424FA" w:rsidRDefault="000424FA" w:rsidP="000424FA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId10" w:history="1">
+                              <w:r w:rsidRPr="00EF1872">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t>https://orcid.org/0000</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:hyperlink r:id="rId11">
+                              <w:r w:rsidRPr="000424FA">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t>-</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:hyperlink r:id="rId12">
+                              <w:r w:rsidRPr="000424FA">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t>0003</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:hyperlink r:id="rId13">
+                              <w:r w:rsidRPr="000424FA">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t>-</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:hyperlink r:id="rId14">
+                              <w:r w:rsidRPr="000424FA">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t>0683</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:hyperlink r:id="rId15">
+                              <w:r w:rsidRPr="000424FA">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t>-</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="000424FA">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                              <w:t>7234</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CA4708B" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0B7E4769" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Correspondence to</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0686427E" w14:textId="1CF5B407" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Dr.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Irene Lubbe</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67B189DA" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2102653C" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>E-mail</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31044412" w14:textId="059CBC5B" w:rsidR="000424FA" w:rsidRDefault="000424FA" w:rsidP="000424FA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="0CACFC"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003831FA">
+                            <w:hyperlink r:id="rId16" w:history="1">
+                              <w:r w:rsidRPr="00EF1872">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t>irene.lubbe@auckland.ac.za</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="38D87940" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="63B06F61" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Online ISSN</w:t>
+                              <w:t>Dates</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="02ADC1FF" w14:textId="18D35F8E" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Received</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C45745" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>29 June</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2025</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5EF7FA60" w14:textId="46516B2A" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Revised</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>: 4</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> August</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2025</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6A4D0B31" w14:textId="7B446A46" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Accepted</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">4 August </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>2025</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="28B3513C" w14:textId="61BDC199" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Published</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">4 August </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>2025</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="02403CFF" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7570C013" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>How to cite</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7CFF0D1A" w14:textId="2473AA74" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C45745" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lubbe, J.C. (2025) ‘From the editor’s desk,’ </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>jeXed</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 1(1). 3 pages. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7AB9D701" w14:textId="77777777" w:rsidR="00C45745" w:rsidRPr="00F50BAB" w:rsidRDefault="00C45745" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5FA6956E" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Article includes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14BF936D" w14:textId="09553288" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C45745" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C06A84" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Peer review </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="148776BF" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Supplementary material</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2BE32F11" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="45916310" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data availability </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="75922604" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Open data set </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="02C9530E" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>☒</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> All data included </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0083ED46" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> On request from author/s </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="603237D9" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Not available </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0195711F" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>☐</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Not applicable</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5D216B35" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="661AABE4" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Editor/s</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="284134C1" w14:textId="5E92B253" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Dr. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C45745" w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Irene Lubbe</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="68918B4E" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="329A1C35" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Funding</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5D38F42B" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>No funding was received for this article.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6CFC0A6F" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1C2924FC" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Conflict of interest</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="717C974F" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">None. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="53C5A1A4" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="58C65C31" w14:textId="77777777" w:rsidR="005668C7" w:rsidRPr="00F50BAB" w:rsidRDefault="005668C7" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3C8AB5CF" w14:textId="5859FBE4" w:rsidR="005668C7" w:rsidRPr="002714EE" w:rsidRDefault="00007E19" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002714EE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Society with whom we Collaborate</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="76D2A620" w14:textId="6268BC84" w:rsidR="005668C7" w:rsidRDefault="00E06F5B" w:rsidP="00E06F5B">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E956ED">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">International Conference on </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E956ED" w:rsidRPr="00E956ED">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E956ED">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t>nformation Communication Technologies in Education</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="376995A7" w14:textId="77777777" w:rsidR="008C372F" w:rsidRDefault="008C372F" w:rsidP="00E06F5B">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7CB3D3EC" w14:textId="56813F63" w:rsidR="00E956ED" w:rsidRPr="00E956ED" w:rsidRDefault="00E956ED" w:rsidP="00E06F5B">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C372F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Website</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
                               </w:rPr>
-                              <w:t>:</w:t>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId17" w:history="1">
+                              <w:r w:rsidRPr="00900789">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t>https://icicte.eu/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="46A61AED" w14:textId="77777777" w:rsidR="008910B8" w:rsidRPr="003831FA" w:rsidRDefault="008910B8" w:rsidP="008910B8">
+                          <w:p w14:paraId="3A98BB27" w14:textId="25B6921C" w:rsidR="005668C7" w:rsidRPr="00F50BAB" w:rsidRDefault="005668C7" w:rsidP="00E06F5B">
                             <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="39E77795" w14:textId="4EDCC695" w:rsidR="00DB1E65" w:rsidRPr="003831FA" w:rsidRDefault="00DB1E65" w:rsidP="00DB1E65">
+                          <w:p w14:paraId="7CDC6252" w14:textId="11A6DC0E" w:rsidR="005668C7" w:rsidRPr="00F50BAB" w:rsidRDefault="00E956ED" w:rsidP="00E956ED">
                             <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003831FA">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:noProof/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Cite this article</w:t>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4954C73F" wp14:editId="73B6B667">
+                                  <wp:extent cx="1240971" cy="961979"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="1224623290" name="Picture 9"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="1224623290" name="Picture 1224623290"/>
+                                          <pic:cNvPicPr/>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill>
+                                          <a:blip r:embed="rId18"/>
+                                          <a:stretch>
+                                            <a:fillRect/>
+                                          </a:stretch>
+                                        </pic:blipFill>
+                                        <pic:spPr>
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="1263905" cy="979757"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="77C01E11" w14:textId="2E708237" w:rsidR="00E614AE" w:rsidRPr="00E614AE" w:rsidRDefault="00DB1E65" w:rsidP="00E614AE">
+                          <w:p w14:paraId="668E39F8" w14:textId="77777777" w:rsidR="000424FA" w:rsidRPr="00F50BAB" w:rsidRDefault="000424FA" w:rsidP="000365FB">
                             <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003831FA">
+                          </w:p>
+                          <w:p w14:paraId="63B45B7E" w14:textId="77777777" w:rsidR="00E06F5B" w:rsidRDefault="00E06F5B" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Author/s, Initials. 2021. Title. </w:t>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="00E15315" w14:textId="77777777" w:rsidR="00E06F5B" w:rsidRDefault="00E06F5B" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="403754A2" w14:textId="77777777" w:rsidR="00E06F5B" w:rsidRDefault="00E06F5B" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="450BA346" w14:textId="5F3CF2B1" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                            <w:pPr>
+                              <w:spacing w:line="168" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F50BAB">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>© 202</w:t>
                             </w:r>
-                            <w:r w:rsidR="001C3BF7" w:rsidRPr="001C3BF7">
+                            <w:r w:rsidR="00F50BAB" w:rsidRPr="00F50BAB">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>j</w:t>
+                              <w:t>6</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="001C3BF7">
+                            <w:r w:rsidRPr="00F50BAB">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-                                <w:szCs w:val="16"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:color w:val="7030A0"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>eXed</w:t>
-[...28 lines deleted...]
-                              <w:t>:  https://doi.org/xxxxxxxxxx</w:t>
+                              <w:t>. The author/s. Published under a Creative Commons Attribution License.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="033FE684" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:136.15pt;margin-top:17.8pt;width:202.3pt;height:60pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+f/O4EQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IF24kFy0Hq1EWB&#10;9AGk/QCKoiyiFJdd0pbcr++SchwjvRXVgeBqydnZ2eH6bugMOyr0GmzJZ5MpZ8pKqLXdl/zH9927&#10;W858ELYWBqwq+Ul5frd5+2bdu0Ll0IKpFTICsb7oXcnbEFyRZV62qhN+Ak5ZSjaAnQgU4j6rUfSE&#10;3pksn06XWQ9YOwSpvKe/D2OSbxJ+0ygZvjaNV4GZkhO3kFZMaxXXbLMWxR6Fa7U80xD/wKIT2lLR&#10;C9SDCIIdUP8F1WmJ4KEJEwldBk2jpUo9UDez6atunlrhVOqFxPHuIpP/f7Dyy/HJfUMWhvcw0ABT&#10;E949gvzpmYVtK+xe3SNC3ypRU+FZlCzrnS/OV6PUvvARpOo/Q01DFocACWhosIuqUJ+M0GkAp4vo&#10;aghM0s98sVzlM0pJyt0saahpKpkonm879OGjgo7FTcmRhprQxfHRh8hGFM9HYjEPRtc7bUwKcF9t&#10;DbKjIAPs0pcaeHXMWNaXfLXIFwnZQryfvNHpQAY1uiv5LVEbyYkiqvHB1ulIENqMe2Ji7FmeqMio&#10;TRiqgemaWo2lo1oV1CfSC2H0I70f2rSAvznryYsl978OAhVn5pMlzVez+TyaNwXzxU1OAV5nquuM&#10;sJKgSh44G7fbkAwf5bBwT7NpdJLthcmZMnksqXl+D9HE13E69fJqN38AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDeMPNw3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKV0NGWl&#10;6QRIIK4bewC3ydqKxqmabO3eHnOCo+1Pv7+/3C5uEGc7hd6ThodVAsJS401PrYbD1/v9E4gQkQwO&#10;nqyGiw2wra6vSiyMn2lnz/vYCg6hUKCGLsaxkDI0nXUYVn60xLejnxxGHqdWmglnDneDTJNESYc9&#10;8YcOR/vW2eZ7f3Iajp/zXbaZ6494yHeP6hX7vPYXrW9vlpdnENEu8Q+GX31Wh4qdan8iE8SgIc3T&#10;NaMa1pkCwYDK1QZEzWTGG1mV8n+F6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+f/O4&#10;EQIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDe&#10;MPNw3QAAAAoBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="515ADCBE" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-9.95pt;margin-top:12pt;width:188.55pt;height:605.55pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCYSX9DwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkjYx4hRdug4D&#10;ugvQ7gNkWY6FyaJGKbGzrx8lu2mwvRXzg0Ca1CF5eLS56VvDjgq9Blvw2WTKmbISKm33Bf/xdP9u&#10;xZkPwlbCgFUFPynPb7Zv32w6l6s5NGAqhYxArM87V/AmBJdnmZeNaoWfgFOWgjVgKwK5uM8qFB2h&#10;tyabT6dXWQdYOQSpvKe/d0OQbxN+XSsZvtW1V4GZglNvIZ2YzjKe2XYj8j0K12g5tiFe0UUrtKWi&#10;Z6g7EQQ7oP4HqtUSwUMdJhLaDOpaS5VmoGlm07+meWyEU2kWIse7M03+/8HKr8dH9x1Z6D9ATwtM&#10;Q3j3APKnZxZ2jbB7dYsIXaNERYVnkbKscz4fr0aqfe4jSNl9gYqWLA4BElBfYxtZoTkZodMCTmfS&#10;VR+YpJ/z9+vFcrXkTFLs+mo9XZATa4j8+bpDHz4paFk0Co601QQvjg8+DKnPKbGahXttTNqssawr&#10;+Ho5Xw6DgdFVDMY0j/tyZ5AdRdRG+sa6/jKt1YEUanRb8NU5SeSRjo+2SlWC0GawqWljR34iJQM5&#10;oS97piuaNRaIdJVQnYgwhEGQ9IDIaAB/c9aRGAvufx0EKs7MZ0ukr2eLRVRvchbL6zk5eBkpLyPC&#10;SoIqeOBsMHchKX7g5paWU+tE20snY8skskT8+CCiii/9lPXybLd/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAZUvZ398AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FrnQQkJcSpE&#10;YQ+hLVsnniYRfkSx2wa+nukKlqO5c+bccj0bzU44+cFZAfEyAoa2dWqwnYDtx+viAZgP0iqpnUUB&#10;3+hhXV1flbJQ7mzf8VSHjhHE+kIK6EMYC85926ORfulGtLQ7uMnIQOPUcTXJM8GN5kkU3XMjB0sf&#10;ejnic4/tV300pJF8btPNW41ZJpt08/Kzyw97LcTtzfz0CCzgHP7CcNGnG6jIqXFHqzzTAhZxnlNU&#10;QHJHnSiQrrIEWHOhp6sYeFXy/x2qXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCYSX9&#10;DwIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBl&#10;S9nf3wAAAAsBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="309ED469" w14:textId="77777777" w:rsidR="008910B8" w:rsidRDefault="008910B8" w:rsidP="008910B8">
+                    <w:p w14:paraId="4D612230" w14:textId="1AC626A1" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Autho</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005668C7" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>r</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="226976F6" w14:textId="12A52916" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Dr.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Irene (J</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C45745" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>C</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C45745" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>) Lubbe</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="430587F2" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="463D1AD1" w14:textId="17BA3B96" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Affiliation</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="313A9DD7" w14:textId="28E5AD6E" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00D60E23" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t>Medical Programme Directorate,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000365FB" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t>Medical and Health Sciences Faculty</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000365FB" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t>University of Auckland, New Zealand</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="536BC0A1" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="441A365D" w14:textId="0C0A20A3" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>ORCID link</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C1E0DFF" w14:textId="5067E83C" w:rsidR="000424FA" w:rsidRPr="000424FA" w:rsidRDefault="000424FA" w:rsidP="000424FA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId19" w:history="1">
+                        <w:r w:rsidRPr="00EF1872">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t>https://orcid.org/0000</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:hyperlink r:id="rId20">
+                        <w:r w:rsidRPr="000424FA">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t>-</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:hyperlink r:id="rId21">
+                        <w:r w:rsidRPr="000424FA">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t>0003</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:hyperlink r:id="rId22">
+                        <w:r w:rsidRPr="000424FA">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t>-</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:hyperlink r:id="rId23">
+                        <w:r w:rsidRPr="000424FA">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t>0683</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:hyperlink r:id="rId24">
+                        <w:r w:rsidRPr="000424FA">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t>-</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="000424FA">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        </w:rPr>
+                        <w:t>7234</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CA4708B" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0B7E4769" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Correspondence to</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0686427E" w14:textId="1CF5B407" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Dr.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Irene Lubbe</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67B189DA" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2102653C" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>E-mail</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31044412" w14:textId="059CBC5B" w:rsidR="000424FA" w:rsidRDefault="000424FA" w:rsidP="000424FA">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="000000"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="0CACFC"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003831FA">
+                      <w:hyperlink r:id="rId25" w:history="1">
+                        <w:r w:rsidRPr="00EF1872">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t>irene.lubbe@auckland.ac.za</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="38D87940" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="63B06F61" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="000000"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Online ISSN</w:t>
+                        <w:t>Dates</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="02ADC1FF" w14:textId="18D35F8E" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Received</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C45745" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>29 June</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 2025</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5EF7FA60" w14:textId="46516B2A" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Revised</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>: 4</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> August</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 2025</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6A4D0B31" w14:textId="7B446A46" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Accepted</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">4 August </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>2025</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="28B3513C" w14:textId="61BDC199" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Published</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D60E23" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">4 August </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>2025</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="02403CFF" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7570C013" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>How to cite</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7CFF0D1A" w14:textId="2473AA74" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C45745" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lubbe, J.C. (2025) ‘From the editor’s desk,’ </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>jeXed</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 1(1). 3 pages. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7AB9D701" w14:textId="77777777" w:rsidR="00C45745" w:rsidRPr="00F50BAB" w:rsidRDefault="00C45745" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5FA6956E" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Article includes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14BF936D" w14:textId="09553288" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C45745" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C06A84" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Peer review </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="148776BF" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Supplementary material</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BE32F11" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="45916310" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data availability </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="75922604" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Open data set </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="02C9530E" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>☒</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> All data included </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0083ED46" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> On request from author/s </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="603237D9" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Not available </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0195711F" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Not applicable</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5D216B35" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="661AABE4" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Editor/s</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="284134C1" w14:textId="5E92B253" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Dr. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C45745" w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Irene Lubbe</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="68918B4E" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="329A1C35" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Funding</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5D38F42B" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>No funding was received for this article.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6CFC0A6F" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1C2924FC" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Conflict of interest</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="717C974F" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">None. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="53C5A1A4" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="58C65C31" w14:textId="77777777" w:rsidR="005668C7" w:rsidRPr="00F50BAB" w:rsidRDefault="005668C7" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3C8AB5CF" w14:textId="5859FBE4" w:rsidR="005668C7" w:rsidRPr="002714EE" w:rsidRDefault="00007E19" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002714EE">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Society with whom we Collaborate</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="76D2A620" w14:textId="6268BC84" w:rsidR="005668C7" w:rsidRDefault="00E06F5B" w:rsidP="00E06F5B">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E956ED">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">International Conference on </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E956ED" w:rsidRPr="00E956ED">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E956ED">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t>nformation Communication Technologies in Education</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="376995A7" w14:textId="77777777" w:rsidR="008C372F" w:rsidRDefault="008C372F" w:rsidP="00E06F5B">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7CB3D3EC" w14:textId="56813F63" w:rsidR="00E956ED" w:rsidRPr="00E956ED" w:rsidRDefault="00E956ED" w:rsidP="00E06F5B">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C372F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Website</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
                         </w:rPr>
-                        <w:t>:</w:t>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId26" w:history="1">
+                        <w:r w:rsidRPr="00900789">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t>https://icicte.eu/</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="46A61AED" w14:textId="77777777" w:rsidR="008910B8" w:rsidRPr="003831FA" w:rsidRDefault="008910B8" w:rsidP="008910B8">
+                    <w:p w14:paraId="3A98BB27" w14:textId="25B6921C" w:rsidR="005668C7" w:rsidRPr="00F50BAB" w:rsidRDefault="005668C7" w:rsidP="00E06F5B">
                       <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="39E77795" w14:textId="4EDCC695" w:rsidR="00DB1E65" w:rsidRPr="003831FA" w:rsidRDefault="00DB1E65" w:rsidP="00DB1E65">
+                    <w:p w14:paraId="7CDC6252" w14:textId="11A6DC0E" w:rsidR="005668C7" w:rsidRPr="00F50BAB" w:rsidRDefault="00E956ED" w:rsidP="00E956ED">
                       <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003831FA">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:noProof/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Cite this article</w:t>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4954C73F" wp14:editId="73B6B667">
+                            <wp:extent cx="1240971" cy="961979"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="1224623290" name="Picture 9"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="1224623290" name="Picture 1224623290"/>
+                                    <pic:cNvPicPr/>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill>
+                                    <a:blip r:embed="rId18"/>
+                                    <a:stretch>
+                                      <a:fillRect/>
+                                    </a:stretch>
+                                  </pic:blipFill>
+                                  <pic:spPr>
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="1263905" cy="979757"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="77C01E11" w14:textId="2E708237" w:rsidR="00E614AE" w:rsidRPr="00E614AE" w:rsidRDefault="00DB1E65" w:rsidP="00E614AE">
+                    <w:p w14:paraId="668E39F8" w14:textId="77777777" w:rsidR="000424FA" w:rsidRPr="00F50BAB" w:rsidRDefault="000424FA" w:rsidP="000365FB">
                       <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003831FA">
+                    </w:p>
+                    <w:p w14:paraId="63B45B7E" w14:textId="77777777" w:rsidR="00E06F5B" w:rsidRDefault="00E06F5B" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Author/s, Initials. 2021. Title. </w:t>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="00E15315" w14:textId="77777777" w:rsidR="00E06F5B" w:rsidRDefault="00E06F5B" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="403754A2" w14:textId="77777777" w:rsidR="00E06F5B" w:rsidRDefault="00E06F5B" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="450BA346" w14:textId="5F3CF2B1" w:rsidR="00C06A84" w:rsidRPr="00F50BAB" w:rsidRDefault="00C06A84" w:rsidP="000365FB">
+                      <w:pPr>
+                        <w:spacing w:line="168" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F50BAB">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>© 202</w:t>
                       </w:r>
-                      <w:r w:rsidR="001C3BF7" w:rsidRPr="001C3BF7">
+                      <w:r w:rsidR="00F50BAB" w:rsidRPr="00F50BAB">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>j</w:t>
+                        <w:t>6</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="001C3BF7">
+                      <w:r w:rsidRPr="00F50BAB">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-                          <w:szCs w:val="16"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:color w:val="7030A0"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>eXed</w:t>
-[...28 lines deleted...]
-                        <w:t>:  https://doi.org/xxxxxxxxxx</w:t>
+                        <w:t>. The author/s. Published under a Creative Commons Attribution License.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008910B8">
-[...65 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3A2C25B4" w14:textId="742FC42A" w:rsidR="00DB1E65" w:rsidRPr="001178B9" w:rsidRDefault="00DB1E65" w:rsidP="007D5DF6">
+    <w:p w14:paraId="293E5CA0" w14:textId="77777777" w:rsidR="00C06A84" w:rsidRDefault="00C06A84" w:rsidP="004228A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001178B9">
+    </w:p>
+    <w:p w14:paraId="5CEE0EE5" w14:textId="1115FE42" w:rsidR="00D60E23" w:rsidRPr="00E549E2" w:rsidRDefault="00D60E23" w:rsidP="00D60E23">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E549E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>From the Editor’s Desk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2C25B4" w14:textId="33BE588F" w:rsidR="00DB1E65" w:rsidRPr="001178B9" w:rsidRDefault="00DB1E65" w:rsidP="004228A8">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Article Title</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7237B30E" w14:textId="72706146" w:rsidR="00057055" w:rsidRDefault="00057055" w:rsidP="007D5DF6">
+    <w:p w14:paraId="44E54A48" w14:textId="5D9A375F" w:rsidR="000A4015" w:rsidRPr="00AF392F" w:rsidRDefault="000A4015" w:rsidP="004228A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
-[...151 lines deleted...]
-          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D79BC21" w14:textId="54F960C4" w:rsidR="008F6D15" w:rsidRPr="00947FE2" w:rsidRDefault="008F6D15" w:rsidP="007D5DF6">
-[...11 lines deleted...]
-    <w:p w14:paraId="423338A5" w14:textId="5C4DA212" w:rsidR="00696B85" w:rsidRPr="00895F40" w:rsidRDefault="00696B85" w:rsidP="00AB742C">
+    <w:p w14:paraId="31448337" w14:textId="77777777" w:rsidR="00DD778E" w:rsidRPr="00E549E2" w:rsidRDefault="00DD778E" w:rsidP="00DD778E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="934BC9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00895F40">
+      <w:r w:rsidRPr="00E549E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="934BC9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E97EE7" w14:textId="64E6A325" w:rsidR="00597C4D" w:rsidRDefault="00597C4D" w:rsidP="007D5DF6">
+    <w:p w14:paraId="0E15CB8E" w14:textId="77777777" w:rsidR="00DE5C6F" w:rsidRDefault="00DE5C6F" w:rsidP="004228A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="325DF572" w14:textId="54167291" w:rsidR="00E63716" w:rsidRPr="000A4015" w:rsidRDefault="008F5F77" w:rsidP="007D5DF6">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="000A4015">
+    <w:p w14:paraId="1E93333E" w14:textId="102198C9" w:rsidR="00DE5C6F" w:rsidRPr="00E549E2" w:rsidRDefault="00DE5C6F" w:rsidP="004228A8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
-          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E549E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4015">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7ECB3EFF" w14:textId="77777777" w:rsidR="001178B9" w:rsidRPr="00465F47" w:rsidRDefault="001178B9" w:rsidP="007D5DF6">
+    <w:p w14:paraId="4B92F7B6" w14:textId="77777777" w:rsidR="00A532DB" w:rsidRDefault="00A532DB" w:rsidP="004228A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0CACFC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="77F65401" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DA3261" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6129F5" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1744E1D6" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDC8F1D" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7221B81C" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47097758" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9CB23E" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70937015" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2234DE0E" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292F9918" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02366C4E" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126706C3" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31200AE8" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E35363" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C9C799" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2701964A" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334165DE" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32946A3A" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01486F57" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EAD70F" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D06BEFE" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4130E1F8" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A09C801" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A32DD78" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16BD4B67" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3194DE50" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190C8F40" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647E854A" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E608116" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166C090C" w14:textId="77777777" w:rsidR="00F50BAB" w:rsidRDefault="00F50BAB" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0CACFC"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="2F5496"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6138"/>
+        <w:gridCol w:w="6859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D5DF6" w:rsidRPr="007D5DF6" w14:paraId="1EF0EB77" w14:textId="77777777" w:rsidTr="007320E4">
+      <w:tr w:rsidR="00E549E2" w:rsidRPr="00E549E2" w14:paraId="0D33D0CB" w14:textId="77777777" w:rsidTr="00E549E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6138" w:type="dxa"/>
+            <w:tcW w:w="6859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFAFE7"/>
           </w:tcPr>
-          <w:p w14:paraId="39D7980D" w14:textId="77777777" w:rsidR="007D5DF6" w:rsidRPr="007D5DF6" w:rsidRDefault="007D5DF6" w:rsidP="007320E4">
+          <w:p w14:paraId="6B1E8727" w14:textId="759BC200" w:rsidR="001F60AE" w:rsidRPr="00E549E2" w:rsidRDefault="001F60AE" w:rsidP="004228A8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:ind w:left="605" w:hanging="712"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="576"/>
+              </w:tabs>
+              <w:ind w:left="-115"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D5DF6">
+            <w:r w:rsidRPr="00E549E2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9194B" w:rsidRPr="00E549E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00E549E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="342BD325" w14:textId="77777777" w:rsidR="007320E4" w:rsidRDefault="007320E4"/>
+    <w:p w14:paraId="40FDF483" w14:textId="77777777" w:rsidR="00E9194B" w:rsidRPr="00E549E2" w:rsidRDefault="00E9194B" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="2F5496"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6138"/>
+        <w:gridCol w:w="6859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007320E4" w:rsidRPr="007D5DF6" w14:paraId="06779215" w14:textId="77777777" w:rsidTr="007320E4">
+      <w:tr w:rsidR="00E549E2" w:rsidRPr="00E549E2" w14:paraId="59E2630D" w14:textId="77777777" w:rsidTr="00E549E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6138" w:type="dxa"/>
+            <w:tcW w:w="6859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFAFE7"/>
           </w:tcPr>
-          <w:p w14:paraId="59C21A4B" w14:textId="771C0C6E" w:rsidR="007320E4" w:rsidRPr="007D5DF6" w:rsidRDefault="007320E4" w:rsidP="007320E4">
+          <w:p w14:paraId="699A274B" w14:textId="07A4ECF1" w:rsidR="00E9194B" w:rsidRPr="00E549E2" w:rsidRDefault="00E9194B" w:rsidP="004228A8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:ind w:left="605" w:hanging="712"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="576"/>
+              </w:tabs>
+              <w:ind w:left="-115"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E549E2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Methodology</w:t>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E549E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Whatever</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BF23451" w14:textId="77777777" w:rsidR="00E614AE" w:rsidRDefault="00E614AE"/>
+    <w:p w14:paraId="6639B492" w14:textId="77777777" w:rsidR="00E9194B" w:rsidRPr="00E549E2" w:rsidRDefault="00E9194B" w:rsidP="004228A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="2F5496"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6138"/>
+        <w:gridCol w:w="6859"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E614AE" w:rsidRPr="007D5DF6" w14:paraId="30A24307" w14:textId="77777777" w:rsidTr="007320E4">
+      <w:tr w:rsidR="00E549E2" w:rsidRPr="00E549E2" w14:paraId="4D5FECF0" w14:textId="77777777" w:rsidTr="00E549E2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6138" w:type="dxa"/>
+            <w:tcW w:w="6859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFAFE7"/>
           </w:tcPr>
-          <w:p w14:paraId="0104CFBD" w14:textId="1D3A0A29" w:rsidR="00E614AE" w:rsidRDefault="00E614AE" w:rsidP="007320E4">
+          <w:p w14:paraId="4ED14564" w14:textId="500B7734" w:rsidR="00E9194B" w:rsidRPr="00E549E2" w:rsidRDefault="00E9194B" w:rsidP="004228A8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00316F11">
+              <w:tabs>
+                <w:tab w:val="left" w:pos="576"/>
+              </w:tabs>
+              <w:ind w:left="-115"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+                <w:color w:val="7030A0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Conclusion</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00E549E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E549E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Whatever</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74224A78" w14:textId="77777777" w:rsidR="001178B9" w:rsidRPr="00316F11" w:rsidRDefault="001178B9" w:rsidP="007D5DF6">
+    <w:p w14:paraId="726E9B56" w14:textId="77777777" w:rsidR="00927A41" w:rsidRPr="00E549E2" w:rsidRDefault="00927A41" w:rsidP="004228A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="326F9CB1" w14:textId="62C938D6" w:rsidR="008F5F77" w:rsidRPr="00316F11" w:rsidRDefault="008F5F77" w:rsidP="007D5DF6">
-[...38 lines deleted...]
-    <w:p w14:paraId="28E9226F" w14:textId="77777777" w:rsidR="00550AC8" w:rsidRPr="00947FE2" w:rsidRDefault="00550AC8" w:rsidP="007D5DF6">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6859"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E549E2" w:rsidRPr="00E549E2" w14:paraId="6D0044E4" w14:textId="77777777" w:rsidTr="00E549E2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6859" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CFAFE7"/>
+          </w:tcPr>
+          <w:p w14:paraId="184A147A" w14:textId="684D258C" w:rsidR="00927A41" w:rsidRPr="00E549E2" w:rsidRDefault="00927A41" w:rsidP="004228A8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="576"/>
+              </w:tabs>
+              <w:ind w:left="-115"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E549E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E549E2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>References</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E938560" w14:textId="2F110C58" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FD43733" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="0B239028" w14:textId="13BAFB2B" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="046E83CB" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="2796D75E" w14:textId="20830F9E" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C9F33DC" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="49A31701" w14:textId="1A04EA35" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61989AC4" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="3D040084" w14:textId="074D1C85" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="727FE713" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="268EE2C5" w14:textId="6781F11C" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E0F581" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="21CA3D4E" w14:textId="4645C54A" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E1E79A7" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="6D1F4720" w14:textId="62CD1468" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E938560" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="5920125C" w14:textId="3FB24D37" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B239028" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="7D995312" w14:textId="49D042A1" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2796D75E" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="7D5D28F2" w14:textId="1D5BE30B" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49A31701" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="5A36DB93" w14:textId="61E8E6B0" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D040084" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="5DDD4CB6" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="268EE2C5" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="37A29C00" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21CA3D4E" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="76E65AC6" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D1F4720" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="605D909D" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5920125C" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="0DE0AB38" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D995312" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="6B5539ED" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5D28F2" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="65D3A1CA" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A36DB93" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="3262913B" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DDD4CB6" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="2C4DFC03" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37A29C00" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="48603676" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76E65AC6" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="2264C49A" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="605D909D" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="6A1BDD06" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE0AB38" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="40564250" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B5539ED" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="14C03055" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65D3A1CA" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="3A19C00A" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3262913B" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="705DD5D1" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C4DFC03" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="78F44E5A" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48603676" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="6AA3279B" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2264C49A" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="1C5A6054" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A1BDD06" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="51C59328" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40564250" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="7ED86C95" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C03055" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="26B159D7" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A19C00A" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="600D5A7A" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="705DD5D1" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="0061BA50" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F44E5A" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="54F908CF" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AA3279B" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="0684E7F3" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C5A6054" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="5A39BC8C" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51C59328" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="366F0BAF" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED86C95" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="3138CC26" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26B159D7" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="775C91C5" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="600D5A7A" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="047A9F52" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0061BA50" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="55E9DC4C" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F908CF" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="4BADB654" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0684E7F3" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
+    <w:p w14:paraId="6DB1F146" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="004228A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A39BC8C" w14:textId="77777777" w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidRDefault="00E470E4" w:rsidP="007D5DF6">
-[...116 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="00E470E4" w:rsidRPr="00947FE2" w:rsidSect="00C71DCB">
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="8395" w:h="11909" w:code="11"/>
-      <w:pgMar w:top="677" w:right="677" w:bottom="677" w:left="677" w:header="720" w:footer="720" w:gutter="173"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1497" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="572F92C1" w14:textId="77777777" w:rsidR="00EC5356" w:rsidRDefault="00EC5356">
+    <w:p w14:paraId="1D0A5875" w14:textId="77777777" w:rsidR="000567D5" w:rsidRDefault="000567D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="322382BF" w14:textId="77777777" w:rsidR="00EC5356" w:rsidRDefault="00EC5356">
+    <w:p w14:paraId="0E3CE55D" w14:textId="77777777" w:rsidR="000567D5" w:rsidRDefault="000567D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2310,64 +5245,66 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
@@ -2387,443 +5324,480 @@
     <w:sig w:usb0="800000AF" w:usb1="0000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Baskerville">
     <w:altName w:val="Baskerville"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B00C7B2" w14:textId="77777777" w:rsidR="00CD3825" w:rsidRDefault="00CD3825">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="17F9E1D7" w14:textId="77777777" w:rsidR="00CD3825" w:rsidRDefault="00CD3825">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6859B76A" w14:textId="6B1D6FAD" w:rsidR="00CD3825" w:rsidRPr="00895F40" w:rsidRDefault="00CD3825" w:rsidP="00C45EF7">
+  <w:p w14:paraId="6859B76A" w14:textId="6B1D6FAD" w:rsidR="00CD3825" w:rsidRPr="00D952B8" w:rsidRDefault="00CD3825" w:rsidP="00C45EF7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="center" w:pos="3420"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="8"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B14995" w:rsidRPr="00895F40">
+    <w:r w:rsidR="00B14995" w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:noProof/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7050D136" w14:textId="77777777" w:rsidR="00CD3825" w:rsidRDefault="00CD3825">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6776F6A8" w14:textId="77777777" w:rsidR="00CD3825" w:rsidRDefault="00CD3825">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="59E1768D" w14:textId="5BB34112" w:rsidR="00CD3825" w:rsidRPr="00895F40" w:rsidRDefault="00CD3825" w:rsidP="00C45EF7">
+  <w:p w14:paraId="59E1768D" w14:textId="5BB34112" w:rsidR="00CD3825" w:rsidRPr="00D952B8" w:rsidRDefault="00CD3825" w:rsidP="00C45EF7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="center" w:pos="3420"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="8"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B14995" w:rsidRPr="00895F40">
+    <w:r w:rsidR="00B14995" w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:noProof/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> of 26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1590012A" w14:textId="77777777" w:rsidR="00CD3825" w:rsidRDefault="00215E8D" w:rsidP="00215E8D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="2568"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="50895BCF" w14:textId="77777777" w:rsidR="00CD3825" w:rsidRDefault="00CD3825">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="05F1C961" w14:textId="52985C79" w:rsidR="00CD3825" w:rsidRPr="00F76307" w:rsidRDefault="00CD3825" w:rsidP="00C45EF7">
+  <w:p w14:paraId="05F1C961" w14:textId="52985C79" w:rsidR="00CD3825" w:rsidRPr="00D952B8" w:rsidRDefault="00CD3825" w:rsidP="00C45EF7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2977"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i w:val="0"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00895F40">
+    <w:r w:rsidRPr="00D952B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:i w:val="0"/>
-        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1 of 26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BCE3005" w14:textId="77777777" w:rsidR="00EC5356" w:rsidRDefault="00EC5356">
+    <w:p w14:paraId="2F4C8FBF" w14:textId="77777777" w:rsidR="000567D5" w:rsidRDefault="000567D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="119EE987" w14:textId="77777777" w:rsidR="00EC5356" w:rsidRDefault="00EC5356">
+    <w:p w14:paraId="773C87BC" w14:textId="77777777" w:rsidR="000567D5" w:rsidRDefault="000567D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="60220E8C" w14:textId="793E205F" w:rsidR="00CD3825" w:rsidRDefault="00F76307" w:rsidP="00BB3BCE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60220E8C" w14:textId="793E205F" w:rsidR="00CD3825" w:rsidRPr="00D952B8" w:rsidRDefault="00F76307" w:rsidP="00AF392F">
     <w:pPr>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:i/>
         <w:iCs/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D952B8">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:i/>
         <w:iCs/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Author/</w:t>
     </w:r>
-    <w:r w:rsidR="00C45EF7">
-      <w:rPr>
+    <w:r w:rsidR="00C45EF7" w:rsidRPr="00D952B8">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:i/>
         <w:iCs/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>s</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D952B8">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:i/>
         <w:iCs/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> of article</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6E006715" w14:textId="77777777" w:rsidR="00CE2E34" w:rsidRPr="00BB3BCE" w:rsidRDefault="00CE2E34" w:rsidP="00BB3BCE">
+  <w:p w14:paraId="6E006715" w14:textId="77777777" w:rsidR="00CE2E34" w:rsidRPr="00BB3BCE" w:rsidRDefault="00CE2E34" w:rsidP="00AF392F">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="en-US" w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="08828289" w14:textId="0EFAE8DD" w:rsidR="00CD3825" w:rsidRDefault="00F76307" w:rsidP="00323D36">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08828289" w14:textId="0EFAE8DD" w:rsidR="00CD3825" w:rsidRPr="00D952B8" w:rsidRDefault="00F76307" w:rsidP="00AF392F">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:i/>
         <w:iCs/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00D952B8">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:i/>
         <w:iCs/>
+        <w:color w:val="7030A0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Short title of article</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="541BB0FC" w14:textId="77777777" w:rsidR="00CE2E34" w:rsidRPr="009A7417" w:rsidRDefault="00CE2E34" w:rsidP="00323D36">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1436C202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6753,50 +9727,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E729C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C42ECE8"/>
+    <w:lvl w:ilvl="0" w:tplc="14090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="14090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="14090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="14090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="14090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="14090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="14090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="14090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="14090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570810D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A26D63C"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6865,51 +9952,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5872440C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79367B98"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6978,51 +10065,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E14794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BFCEA04"/>
     <w:lvl w:ilvl="0" w:tplc="5CD26F12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7090,51 +10177,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9102A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AFC7D30"/>
     <w:styleLink w:val="ImportierterStil1"/>
     <w:lvl w:ilvl="0" w:tplc="2694426A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1417" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
@@ -7339,51 +10426,51 @@
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7177" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD96BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76D2C65A"/>
     <w:lvl w:ilvl="0" w:tplc="0456C424">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulletedlist"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7453,51 +10540,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C2550BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="176626BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7566,51 +10653,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D497908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BAAD830"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7652,51 +10739,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7557" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E9E2A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F204D4"/>
     <w:lvl w:ilvl="0" w:tplc="1C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7765,51 +10852,51 @@
     <w:lvl w:ilvl="7" w:tplc="1C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6183275B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1366B87E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7878,51 +10965,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64F72831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDE8FBD2"/>
     <w:lvl w:ilvl="0" w:tplc="113ED534">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1437" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2157" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -7967,51 +11054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5757" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6477" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7197" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="680C6C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5D67ABC"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8056,51 +11143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737232AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19D08594"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8145,51 +11232,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76C82F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8B41ECA"/>
     <w:lvl w:ilvl="0" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8258,51 +11345,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D7BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDDE6D2E"/>
     <w:lvl w:ilvl="0" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8378,1523 +11465,1659 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1325089361">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1447432949">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1946380497">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1531382912">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="893733073">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="983437255">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="127017308">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="283200139">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2104958621">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="700785560">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="749928488">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="923953315">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="249657489">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="770705938">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="249125217">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="676544112">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="484394264">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1541740775">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2063289004">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1527329968">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="124394824">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2077389092">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="969015902">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1916938885">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1533231362">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="969477009">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1630164193">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="153882287">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="256791092">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1850174670">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1812626134">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="631982590">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1239366060">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1106192607">
     <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="712315873">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1222903061">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="776679764">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="456065670">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="104738080">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1421219306">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1984962873">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="783770505">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1161232426">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="74209016">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="570425893">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="2003507760">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1180270079">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1649285224">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="2095468027">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1738749975">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="2074237642">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1033382826">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1598365552">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="994145040">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="672417551">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="1159271347">
     <w:abstractNumId w:val="19"/>
   </w:num>
+  <w:num w:numId="57" w16cid:durableId="1228498302">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="85"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <o:colormru v:ext="edit" colors="#edf0f3"/>
+    </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003603D3"/>
     <w:rsid w:val="00001D7A"/>
+    <w:rsid w:val="0000205B"/>
     <w:rsid w:val="000060C4"/>
+    <w:rsid w:val="00007E19"/>
     <w:rsid w:val="000118A9"/>
     <w:rsid w:val="00012660"/>
+    <w:rsid w:val="000132D4"/>
     <w:rsid w:val="00013A35"/>
     <w:rsid w:val="00014684"/>
     <w:rsid w:val="00014DD6"/>
+    <w:rsid w:val="00015027"/>
     <w:rsid w:val="00015123"/>
     <w:rsid w:val="00022160"/>
     <w:rsid w:val="000236D4"/>
     <w:rsid w:val="00023CF7"/>
     <w:rsid w:val="00024DE6"/>
+    <w:rsid w:val="00027222"/>
     <w:rsid w:val="00032075"/>
+    <w:rsid w:val="000365FB"/>
+    <w:rsid w:val="000424FA"/>
     <w:rsid w:val="00043C10"/>
+    <w:rsid w:val="000448A0"/>
     <w:rsid w:val="00046161"/>
     <w:rsid w:val="000470DC"/>
     <w:rsid w:val="00051883"/>
+    <w:rsid w:val="00052815"/>
     <w:rsid w:val="00052E75"/>
     <w:rsid w:val="00052EB2"/>
     <w:rsid w:val="000533D4"/>
     <w:rsid w:val="00053CC1"/>
     <w:rsid w:val="0005450D"/>
     <w:rsid w:val="00054D38"/>
+    <w:rsid w:val="000567D5"/>
     <w:rsid w:val="00057055"/>
     <w:rsid w:val="0006250E"/>
     <w:rsid w:val="000626D9"/>
     <w:rsid w:val="0006447C"/>
     <w:rsid w:val="00077A83"/>
+    <w:rsid w:val="00077C74"/>
     <w:rsid w:val="0008066A"/>
     <w:rsid w:val="00080C55"/>
+    <w:rsid w:val="000850CE"/>
     <w:rsid w:val="000871E3"/>
     <w:rsid w:val="00091626"/>
     <w:rsid w:val="000928FB"/>
     <w:rsid w:val="00093901"/>
     <w:rsid w:val="00095425"/>
     <w:rsid w:val="00095DE8"/>
     <w:rsid w:val="000965DC"/>
+    <w:rsid w:val="00096831"/>
     <w:rsid w:val="00096E77"/>
     <w:rsid w:val="00096EF3"/>
     <w:rsid w:val="00097C3F"/>
     <w:rsid w:val="000A0986"/>
     <w:rsid w:val="000A4015"/>
     <w:rsid w:val="000A437A"/>
     <w:rsid w:val="000A631A"/>
     <w:rsid w:val="000A7035"/>
     <w:rsid w:val="000B1252"/>
     <w:rsid w:val="000B2DB8"/>
+    <w:rsid w:val="000B57CA"/>
     <w:rsid w:val="000B6AF7"/>
+    <w:rsid w:val="000B798A"/>
     <w:rsid w:val="000C2FC1"/>
     <w:rsid w:val="000C4D76"/>
     <w:rsid w:val="000C65E4"/>
     <w:rsid w:val="000D1623"/>
     <w:rsid w:val="000D5177"/>
+    <w:rsid w:val="000D59D7"/>
     <w:rsid w:val="000D6535"/>
     <w:rsid w:val="000D6D90"/>
     <w:rsid w:val="000E221B"/>
     <w:rsid w:val="000E2C8B"/>
     <w:rsid w:val="000E47A0"/>
     <w:rsid w:val="000E7B2F"/>
     <w:rsid w:val="000F408F"/>
     <w:rsid w:val="00100202"/>
     <w:rsid w:val="0010057E"/>
     <w:rsid w:val="00102342"/>
     <w:rsid w:val="00103F48"/>
     <w:rsid w:val="00104CA1"/>
     <w:rsid w:val="0010501C"/>
     <w:rsid w:val="0010561B"/>
     <w:rsid w:val="00105D40"/>
     <w:rsid w:val="00106F60"/>
     <w:rsid w:val="00110F68"/>
     <w:rsid w:val="001160CC"/>
     <w:rsid w:val="00116B60"/>
+    <w:rsid w:val="001176D2"/>
     <w:rsid w:val="001178B9"/>
     <w:rsid w:val="00117C2D"/>
     <w:rsid w:val="001212A1"/>
     <w:rsid w:val="0012271F"/>
     <w:rsid w:val="00123B2F"/>
     <w:rsid w:val="0013536D"/>
     <w:rsid w:val="00137B6B"/>
     <w:rsid w:val="00137F8D"/>
     <w:rsid w:val="00140759"/>
     <w:rsid w:val="00141650"/>
     <w:rsid w:val="00142F45"/>
     <w:rsid w:val="00145FD1"/>
     <w:rsid w:val="00146A5D"/>
     <w:rsid w:val="001471DB"/>
     <w:rsid w:val="001536AC"/>
     <w:rsid w:val="00154006"/>
+    <w:rsid w:val="00156E95"/>
     <w:rsid w:val="00157AD6"/>
     <w:rsid w:val="00161AC1"/>
     <w:rsid w:val="00162895"/>
     <w:rsid w:val="00163DAE"/>
+    <w:rsid w:val="00165E4A"/>
     <w:rsid w:val="001742A0"/>
     <w:rsid w:val="00174843"/>
     <w:rsid w:val="00174E10"/>
     <w:rsid w:val="001759A3"/>
     <w:rsid w:val="001800F1"/>
     <w:rsid w:val="001819DF"/>
     <w:rsid w:val="00184939"/>
     <w:rsid w:val="00185301"/>
     <w:rsid w:val="0018695C"/>
     <w:rsid w:val="001878BA"/>
     <w:rsid w:val="001900BD"/>
     <w:rsid w:val="00191663"/>
     <w:rsid w:val="00191BCA"/>
     <w:rsid w:val="00191F8F"/>
     <w:rsid w:val="00193F3F"/>
     <w:rsid w:val="001957DC"/>
     <w:rsid w:val="00197483"/>
     <w:rsid w:val="00197FAE"/>
     <w:rsid w:val="001A1F8E"/>
     <w:rsid w:val="001A2ACE"/>
     <w:rsid w:val="001A452B"/>
     <w:rsid w:val="001A47D7"/>
     <w:rsid w:val="001A5F65"/>
     <w:rsid w:val="001A6D59"/>
     <w:rsid w:val="001B391B"/>
     <w:rsid w:val="001B3BBD"/>
     <w:rsid w:val="001B5D5A"/>
     <w:rsid w:val="001B7542"/>
     <w:rsid w:val="001C2743"/>
     <w:rsid w:val="001C2CFB"/>
     <w:rsid w:val="001C35D7"/>
     <w:rsid w:val="001C38BC"/>
     <w:rsid w:val="001C3BF7"/>
     <w:rsid w:val="001C49F6"/>
     <w:rsid w:val="001C4E44"/>
     <w:rsid w:val="001C4ECC"/>
     <w:rsid w:val="001C68B7"/>
     <w:rsid w:val="001D0120"/>
     <w:rsid w:val="001D37C1"/>
     <w:rsid w:val="001D4B33"/>
     <w:rsid w:val="001D63B6"/>
     <w:rsid w:val="001E084E"/>
     <w:rsid w:val="001E0A87"/>
     <w:rsid w:val="001E1A0C"/>
     <w:rsid w:val="001E1E70"/>
     <w:rsid w:val="001E2866"/>
     <w:rsid w:val="001E4E2D"/>
     <w:rsid w:val="001E6FC8"/>
+    <w:rsid w:val="001F0B52"/>
+    <w:rsid w:val="001F60AE"/>
     <w:rsid w:val="001F6F10"/>
     <w:rsid w:val="002007C2"/>
     <w:rsid w:val="00204319"/>
     <w:rsid w:val="00204534"/>
     <w:rsid w:val="00213C22"/>
     <w:rsid w:val="00215E8D"/>
     <w:rsid w:val="002168F6"/>
     <w:rsid w:val="00220EA6"/>
     <w:rsid w:val="00222883"/>
     <w:rsid w:val="0022332C"/>
     <w:rsid w:val="00223520"/>
+    <w:rsid w:val="00224AD3"/>
     <w:rsid w:val="00225921"/>
     <w:rsid w:val="002259CD"/>
     <w:rsid w:val="0022756C"/>
     <w:rsid w:val="0023036C"/>
     <w:rsid w:val="00230AA8"/>
     <w:rsid w:val="00230D6F"/>
     <w:rsid w:val="002316ED"/>
     <w:rsid w:val="002327D9"/>
     <w:rsid w:val="00234305"/>
     <w:rsid w:val="00234D0E"/>
     <w:rsid w:val="002350DD"/>
     <w:rsid w:val="00241914"/>
     <w:rsid w:val="00241C51"/>
     <w:rsid w:val="00242D2B"/>
     <w:rsid w:val="00244CC5"/>
     <w:rsid w:val="00247719"/>
+    <w:rsid w:val="00250160"/>
     <w:rsid w:val="00251BAD"/>
     <w:rsid w:val="00251DCF"/>
     <w:rsid w:val="00252A8D"/>
     <w:rsid w:val="00255117"/>
     <w:rsid w:val="00256D38"/>
     <w:rsid w:val="00256EEA"/>
     <w:rsid w:val="0026082D"/>
+    <w:rsid w:val="002610E2"/>
     <w:rsid w:val="002611A8"/>
     <w:rsid w:val="00263799"/>
     <w:rsid w:val="00263970"/>
     <w:rsid w:val="002640DE"/>
     <w:rsid w:val="00264CFB"/>
     <w:rsid w:val="00266969"/>
     <w:rsid w:val="0027020A"/>
+    <w:rsid w:val="002714EE"/>
     <w:rsid w:val="00273368"/>
     <w:rsid w:val="00275415"/>
     <w:rsid w:val="002758E5"/>
     <w:rsid w:val="00275B65"/>
     <w:rsid w:val="00275C3D"/>
     <w:rsid w:val="002760B7"/>
     <w:rsid w:val="002768CF"/>
     <w:rsid w:val="00277E68"/>
+    <w:rsid w:val="002803B8"/>
     <w:rsid w:val="00282312"/>
+    <w:rsid w:val="002836A3"/>
     <w:rsid w:val="00283EFA"/>
     <w:rsid w:val="002841E1"/>
     <w:rsid w:val="00290908"/>
     <w:rsid w:val="002922C0"/>
     <w:rsid w:val="00292BAF"/>
     <w:rsid w:val="00294B2E"/>
     <w:rsid w:val="002A078B"/>
     <w:rsid w:val="002A18EE"/>
     <w:rsid w:val="002A1D3E"/>
     <w:rsid w:val="002A1FB4"/>
     <w:rsid w:val="002A3C30"/>
     <w:rsid w:val="002A3E0C"/>
     <w:rsid w:val="002A4298"/>
     <w:rsid w:val="002A448B"/>
     <w:rsid w:val="002A4A3D"/>
+    <w:rsid w:val="002A7657"/>
     <w:rsid w:val="002B3AA9"/>
     <w:rsid w:val="002B66E3"/>
     <w:rsid w:val="002C14BD"/>
+    <w:rsid w:val="002C184E"/>
     <w:rsid w:val="002C3C25"/>
     <w:rsid w:val="002C6AB8"/>
     <w:rsid w:val="002C6B7C"/>
     <w:rsid w:val="002D1A57"/>
     <w:rsid w:val="002D3770"/>
     <w:rsid w:val="002D57F6"/>
     <w:rsid w:val="002E1DAD"/>
     <w:rsid w:val="002E4ABF"/>
     <w:rsid w:val="002E6A79"/>
     <w:rsid w:val="002F12AC"/>
     <w:rsid w:val="002F2964"/>
+    <w:rsid w:val="002F59B1"/>
     <w:rsid w:val="00300C71"/>
     <w:rsid w:val="00303AB1"/>
     <w:rsid w:val="00304CE5"/>
     <w:rsid w:val="0030621C"/>
     <w:rsid w:val="00307A67"/>
     <w:rsid w:val="00310532"/>
+    <w:rsid w:val="00310787"/>
     <w:rsid w:val="00310861"/>
     <w:rsid w:val="00316E10"/>
     <w:rsid w:val="00316F11"/>
     <w:rsid w:val="003229AC"/>
     <w:rsid w:val="00322B1B"/>
     <w:rsid w:val="003234D3"/>
     <w:rsid w:val="00323D36"/>
     <w:rsid w:val="00324B85"/>
     <w:rsid w:val="0032764F"/>
     <w:rsid w:val="0033007D"/>
     <w:rsid w:val="00330115"/>
     <w:rsid w:val="0033088F"/>
     <w:rsid w:val="00332078"/>
     <w:rsid w:val="003364CA"/>
     <w:rsid w:val="00336985"/>
     <w:rsid w:val="003408B7"/>
     <w:rsid w:val="00340E59"/>
     <w:rsid w:val="00341F6C"/>
     <w:rsid w:val="00344A8F"/>
     <w:rsid w:val="003453EA"/>
     <w:rsid w:val="00346429"/>
     <w:rsid w:val="003508EE"/>
     <w:rsid w:val="003511F4"/>
     <w:rsid w:val="003513A7"/>
     <w:rsid w:val="00351C99"/>
     <w:rsid w:val="00355DC4"/>
     <w:rsid w:val="003603D3"/>
     <w:rsid w:val="0036646B"/>
     <w:rsid w:val="00366516"/>
     <w:rsid w:val="00367757"/>
     <w:rsid w:val="003678FD"/>
     <w:rsid w:val="003703C7"/>
     <w:rsid w:val="00370A85"/>
     <w:rsid w:val="0037204F"/>
     <w:rsid w:val="00373EFF"/>
     <w:rsid w:val="003740BD"/>
+    <w:rsid w:val="00375A40"/>
     <w:rsid w:val="003776CF"/>
     <w:rsid w:val="0038077B"/>
     <w:rsid w:val="00382772"/>
     <w:rsid w:val="003831FA"/>
     <w:rsid w:val="003871A7"/>
     <w:rsid w:val="00387412"/>
+    <w:rsid w:val="00387B42"/>
     <w:rsid w:val="003914A8"/>
     <w:rsid w:val="00392DC8"/>
     <w:rsid w:val="00394B9D"/>
     <w:rsid w:val="00395992"/>
     <w:rsid w:val="00396173"/>
     <w:rsid w:val="00396CE7"/>
     <w:rsid w:val="003A0857"/>
     <w:rsid w:val="003A1131"/>
     <w:rsid w:val="003A174B"/>
     <w:rsid w:val="003B1608"/>
     <w:rsid w:val="003B1702"/>
     <w:rsid w:val="003B1A08"/>
     <w:rsid w:val="003B4C57"/>
     <w:rsid w:val="003B595C"/>
     <w:rsid w:val="003B795D"/>
     <w:rsid w:val="003C0009"/>
     <w:rsid w:val="003C3E68"/>
     <w:rsid w:val="003C7A2A"/>
     <w:rsid w:val="003D1B51"/>
     <w:rsid w:val="003D3114"/>
     <w:rsid w:val="003D40FA"/>
     <w:rsid w:val="003D5E32"/>
     <w:rsid w:val="003E00D8"/>
     <w:rsid w:val="003E0529"/>
     <w:rsid w:val="003E0C87"/>
     <w:rsid w:val="003E3262"/>
     <w:rsid w:val="003E3D6B"/>
     <w:rsid w:val="003E53F7"/>
     <w:rsid w:val="003F09EC"/>
     <w:rsid w:val="003F6890"/>
     <w:rsid w:val="0040583C"/>
     <w:rsid w:val="004070DA"/>
     <w:rsid w:val="00407127"/>
     <w:rsid w:val="00407D54"/>
     <w:rsid w:val="00412027"/>
     <w:rsid w:val="00413AC3"/>
     <w:rsid w:val="00413ADF"/>
     <w:rsid w:val="00414A18"/>
     <w:rsid w:val="00416288"/>
     <w:rsid w:val="00416DB1"/>
     <w:rsid w:val="004204E9"/>
     <w:rsid w:val="00420925"/>
     <w:rsid w:val="00421907"/>
+    <w:rsid w:val="004228A8"/>
     <w:rsid w:val="0042356B"/>
     <w:rsid w:val="00423B63"/>
     <w:rsid w:val="00425826"/>
     <w:rsid w:val="00433DE6"/>
     <w:rsid w:val="0043733F"/>
     <w:rsid w:val="00437B00"/>
     <w:rsid w:val="00440327"/>
+    <w:rsid w:val="0044490A"/>
     <w:rsid w:val="00446339"/>
     <w:rsid w:val="004463AA"/>
     <w:rsid w:val="004505D9"/>
     <w:rsid w:val="00454F06"/>
     <w:rsid w:val="00460BEC"/>
     <w:rsid w:val="00462ACF"/>
     <w:rsid w:val="00463FB6"/>
     <w:rsid w:val="00465F47"/>
     <w:rsid w:val="004669C9"/>
     <w:rsid w:val="00471D94"/>
     <w:rsid w:val="00471EE9"/>
     <w:rsid w:val="00475303"/>
     <w:rsid w:val="004771B5"/>
     <w:rsid w:val="00481B90"/>
+    <w:rsid w:val="00483E35"/>
     <w:rsid w:val="00484878"/>
     <w:rsid w:val="00484CE0"/>
     <w:rsid w:val="00487231"/>
+    <w:rsid w:val="00487242"/>
     <w:rsid w:val="004875A5"/>
     <w:rsid w:val="00491185"/>
+    <w:rsid w:val="00492A58"/>
     <w:rsid w:val="00494DF7"/>
     <w:rsid w:val="00495838"/>
     <w:rsid w:val="004959BB"/>
     <w:rsid w:val="004972F6"/>
     <w:rsid w:val="004A0B21"/>
     <w:rsid w:val="004A16CB"/>
     <w:rsid w:val="004A1745"/>
     <w:rsid w:val="004B0BBD"/>
     <w:rsid w:val="004B10BC"/>
     <w:rsid w:val="004B1208"/>
     <w:rsid w:val="004B4308"/>
     <w:rsid w:val="004B7A23"/>
     <w:rsid w:val="004C0A03"/>
+    <w:rsid w:val="004C2D08"/>
+    <w:rsid w:val="004C36F4"/>
     <w:rsid w:val="004C6EED"/>
+    <w:rsid w:val="004D2AB4"/>
     <w:rsid w:val="004D334C"/>
     <w:rsid w:val="004D4074"/>
     <w:rsid w:val="004D4508"/>
     <w:rsid w:val="004D55C6"/>
     <w:rsid w:val="004D627F"/>
     <w:rsid w:val="004E0734"/>
+    <w:rsid w:val="004E131C"/>
     <w:rsid w:val="004E1572"/>
     <w:rsid w:val="004E1792"/>
     <w:rsid w:val="004E2327"/>
     <w:rsid w:val="004E2522"/>
     <w:rsid w:val="004E3A63"/>
     <w:rsid w:val="004E5B84"/>
     <w:rsid w:val="004E72C3"/>
     <w:rsid w:val="004F6921"/>
     <w:rsid w:val="004F698D"/>
     <w:rsid w:val="004F747C"/>
     <w:rsid w:val="005027F8"/>
     <w:rsid w:val="0050356D"/>
     <w:rsid w:val="0050657A"/>
     <w:rsid w:val="00511FE1"/>
     <w:rsid w:val="00512E2F"/>
     <w:rsid w:val="005164A8"/>
     <w:rsid w:val="00520A27"/>
     <w:rsid w:val="00520AA1"/>
     <w:rsid w:val="00521354"/>
     <w:rsid w:val="00523CD7"/>
     <w:rsid w:val="00524C3C"/>
     <w:rsid w:val="00526A1E"/>
     <w:rsid w:val="0052736E"/>
     <w:rsid w:val="00530201"/>
     <w:rsid w:val="005303C2"/>
+    <w:rsid w:val="00532A59"/>
     <w:rsid w:val="00533942"/>
     <w:rsid w:val="00534D9D"/>
     <w:rsid w:val="00535668"/>
     <w:rsid w:val="005373BB"/>
     <w:rsid w:val="00540A5F"/>
     <w:rsid w:val="00540C29"/>
+    <w:rsid w:val="00543E16"/>
     <w:rsid w:val="00544098"/>
     <w:rsid w:val="00546367"/>
     <w:rsid w:val="00550AC8"/>
     <w:rsid w:val="00551035"/>
     <w:rsid w:val="005561E6"/>
     <w:rsid w:val="005609AC"/>
     <w:rsid w:val="00563103"/>
     <w:rsid w:val="005634C7"/>
     <w:rsid w:val="00565F08"/>
+    <w:rsid w:val="005668C7"/>
     <w:rsid w:val="0056739C"/>
     <w:rsid w:val="00570EEE"/>
     <w:rsid w:val="0057148C"/>
     <w:rsid w:val="00572BEC"/>
     <w:rsid w:val="00572D78"/>
     <w:rsid w:val="00573023"/>
     <w:rsid w:val="00573F21"/>
     <w:rsid w:val="0057407A"/>
     <w:rsid w:val="005740A7"/>
     <w:rsid w:val="005742B0"/>
+    <w:rsid w:val="00575A11"/>
     <w:rsid w:val="00580B61"/>
     <w:rsid w:val="00580FD2"/>
     <w:rsid w:val="00581400"/>
     <w:rsid w:val="00585D81"/>
     <w:rsid w:val="005863B2"/>
     <w:rsid w:val="005905E7"/>
+    <w:rsid w:val="0059163B"/>
     <w:rsid w:val="00593CA0"/>
     <w:rsid w:val="00594BA9"/>
     <w:rsid w:val="0059522A"/>
     <w:rsid w:val="00595278"/>
     <w:rsid w:val="00597911"/>
     <w:rsid w:val="00597C4D"/>
     <w:rsid w:val="005A0121"/>
     <w:rsid w:val="005A3719"/>
     <w:rsid w:val="005A44B6"/>
     <w:rsid w:val="005A6394"/>
     <w:rsid w:val="005A7990"/>
     <w:rsid w:val="005B1671"/>
     <w:rsid w:val="005B1BB2"/>
     <w:rsid w:val="005B5B1C"/>
     <w:rsid w:val="005B7220"/>
     <w:rsid w:val="005C3404"/>
     <w:rsid w:val="005C4525"/>
     <w:rsid w:val="005C76EA"/>
     <w:rsid w:val="005D1AAF"/>
     <w:rsid w:val="005D2029"/>
     <w:rsid w:val="005D5693"/>
     <w:rsid w:val="005D57B4"/>
     <w:rsid w:val="005D5B9E"/>
     <w:rsid w:val="005E0C06"/>
     <w:rsid w:val="005E3482"/>
     <w:rsid w:val="005E414D"/>
     <w:rsid w:val="005E59CF"/>
     <w:rsid w:val="005F15E4"/>
     <w:rsid w:val="005F2377"/>
+    <w:rsid w:val="005F437A"/>
     <w:rsid w:val="005F63A4"/>
     <w:rsid w:val="00600A4C"/>
     <w:rsid w:val="00600C58"/>
     <w:rsid w:val="006034B6"/>
     <w:rsid w:val="006042D4"/>
     <w:rsid w:val="00605F63"/>
     <w:rsid w:val="00617D9A"/>
     <w:rsid w:val="006206D0"/>
     <w:rsid w:val="006206FA"/>
     <w:rsid w:val="006216B2"/>
     <w:rsid w:val="00622397"/>
     <w:rsid w:val="00624CC4"/>
     <w:rsid w:val="00625A74"/>
     <w:rsid w:val="00625C5E"/>
     <w:rsid w:val="00627798"/>
     <w:rsid w:val="00630A07"/>
     <w:rsid w:val="00631E02"/>
     <w:rsid w:val="0063511D"/>
     <w:rsid w:val="00637837"/>
     <w:rsid w:val="00641ABE"/>
     <w:rsid w:val="00641E85"/>
     <w:rsid w:val="00644243"/>
     <w:rsid w:val="0064725C"/>
     <w:rsid w:val="0065064C"/>
     <w:rsid w:val="00651512"/>
     <w:rsid w:val="00651ABC"/>
     <w:rsid w:val="006528A8"/>
     <w:rsid w:val="00654BCE"/>
     <w:rsid w:val="006557C3"/>
     <w:rsid w:val="00657323"/>
+    <w:rsid w:val="00657F44"/>
     <w:rsid w:val="006605E7"/>
     <w:rsid w:val="00662498"/>
     <w:rsid w:val="00662B10"/>
     <w:rsid w:val="00664434"/>
     <w:rsid w:val="00667BF0"/>
     <w:rsid w:val="006714BF"/>
     <w:rsid w:val="006721B2"/>
     <w:rsid w:val="00673406"/>
     <w:rsid w:val="00673DFB"/>
     <w:rsid w:val="00673EA7"/>
     <w:rsid w:val="0067774D"/>
     <w:rsid w:val="00677F85"/>
     <w:rsid w:val="006800B2"/>
     <w:rsid w:val="00681104"/>
     <w:rsid w:val="006815B2"/>
     <w:rsid w:val="00681B4C"/>
     <w:rsid w:val="006842D0"/>
     <w:rsid w:val="006854E1"/>
     <w:rsid w:val="006863D0"/>
     <w:rsid w:val="006868BA"/>
     <w:rsid w:val="00691FA5"/>
     <w:rsid w:val="006920E9"/>
     <w:rsid w:val="00693443"/>
     <w:rsid w:val="0069410E"/>
     <w:rsid w:val="00694B9F"/>
     <w:rsid w:val="00696B85"/>
     <w:rsid w:val="00697398"/>
     <w:rsid w:val="00697E9B"/>
     <w:rsid w:val="006A0031"/>
+    <w:rsid w:val="006A1E2C"/>
     <w:rsid w:val="006A40A0"/>
     <w:rsid w:val="006A74F8"/>
     <w:rsid w:val="006A7F2B"/>
     <w:rsid w:val="006B029A"/>
     <w:rsid w:val="006B069A"/>
     <w:rsid w:val="006B1A47"/>
     <w:rsid w:val="006B3EBE"/>
     <w:rsid w:val="006B5331"/>
     <w:rsid w:val="006B689C"/>
     <w:rsid w:val="006B6C4E"/>
     <w:rsid w:val="006C6387"/>
     <w:rsid w:val="006C75DE"/>
     <w:rsid w:val="006D4492"/>
     <w:rsid w:val="006D50F6"/>
     <w:rsid w:val="006D546D"/>
     <w:rsid w:val="006D61E8"/>
     <w:rsid w:val="006D7DAE"/>
     <w:rsid w:val="006E20BF"/>
     <w:rsid w:val="006E2D00"/>
     <w:rsid w:val="006E3368"/>
     <w:rsid w:val="006E58C1"/>
     <w:rsid w:val="006E7A2C"/>
     <w:rsid w:val="006F07CE"/>
     <w:rsid w:val="006F42A6"/>
     <w:rsid w:val="006F5E56"/>
     <w:rsid w:val="006F6F7D"/>
     <w:rsid w:val="006F7963"/>
     <w:rsid w:val="006F7D87"/>
     <w:rsid w:val="007047C3"/>
     <w:rsid w:val="007067B9"/>
     <w:rsid w:val="0071039B"/>
     <w:rsid w:val="00711532"/>
     <w:rsid w:val="007119CA"/>
     <w:rsid w:val="00711CDE"/>
     <w:rsid w:val="00714070"/>
     <w:rsid w:val="00714411"/>
     <w:rsid w:val="00715793"/>
     <w:rsid w:val="00715DFE"/>
     <w:rsid w:val="007204CA"/>
+    <w:rsid w:val="00721682"/>
     <w:rsid w:val="00723182"/>
+    <w:rsid w:val="00725345"/>
     <w:rsid w:val="0072600D"/>
     <w:rsid w:val="00730755"/>
     <w:rsid w:val="00732030"/>
     <w:rsid w:val="007320E4"/>
     <w:rsid w:val="007335BF"/>
     <w:rsid w:val="007373FC"/>
     <w:rsid w:val="007405C8"/>
     <w:rsid w:val="0074092A"/>
     <w:rsid w:val="00740DA3"/>
     <w:rsid w:val="007412FE"/>
     <w:rsid w:val="0074271F"/>
     <w:rsid w:val="00742FA2"/>
     <w:rsid w:val="0074372D"/>
     <w:rsid w:val="00743E93"/>
+    <w:rsid w:val="0074508E"/>
     <w:rsid w:val="007463C4"/>
     <w:rsid w:val="0074708A"/>
+    <w:rsid w:val="0074724E"/>
     <w:rsid w:val="00747E13"/>
     <w:rsid w:val="00760B6E"/>
     <w:rsid w:val="007613D0"/>
     <w:rsid w:val="00761B95"/>
     <w:rsid w:val="007630F2"/>
     <w:rsid w:val="00763AC5"/>
     <w:rsid w:val="00764922"/>
+    <w:rsid w:val="00765BB2"/>
     <w:rsid w:val="00767A8A"/>
     <w:rsid w:val="00770C48"/>
     <w:rsid w:val="00772C50"/>
     <w:rsid w:val="00772C54"/>
     <w:rsid w:val="007738B9"/>
     <w:rsid w:val="0077399A"/>
+    <w:rsid w:val="00781793"/>
     <w:rsid w:val="00787EFB"/>
     <w:rsid w:val="00791473"/>
     <w:rsid w:val="0079527A"/>
     <w:rsid w:val="00796A28"/>
     <w:rsid w:val="007A044D"/>
     <w:rsid w:val="007A1551"/>
     <w:rsid w:val="007A4274"/>
     <w:rsid w:val="007A4C6F"/>
     <w:rsid w:val="007A6493"/>
     <w:rsid w:val="007A7521"/>
     <w:rsid w:val="007B2890"/>
     <w:rsid w:val="007B368D"/>
     <w:rsid w:val="007B372B"/>
     <w:rsid w:val="007B4FA9"/>
     <w:rsid w:val="007B658E"/>
     <w:rsid w:val="007B6F6C"/>
     <w:rsid w:val="007C03F2"/>
     <w:rsid w:val="007C0D5B"/>
     <w:rsid w:val="007C158B"/>
+    <w:rsid w:val="007D302A"/>
     <w:rsid w:val="007D5DF6"/>
+    <w:rsid w:val="007D6B50"/>
     <w:rsid w:val="007E4A26"/>
     <w:rsid w:val="007E6252"/>
     <w:rsid w:val="007E65B3"/>
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007F06CD"/>
     <w:rsid w:val="007F111C"/>
     <w:rsid w:val="007F1432"/>
+    <w:rsid w:val="007F3071"/>
     <w:rsid w:val="007F3A11"/>
     <w:rsid w:val="007F3F6F"/>
     <w:rsid w:val="007F6F48"/>
     <w:rsid w:val="008001C3"/>
     <w:rsid w:val="00801B93"/>
     <w:rsid w:val="00801F27"/>
     <w:rsid w:val="008043CC"/>
+    <w:rsid w:val="0080444B"/>
     <w:rsid w:val="00807608"/>
     <w:rsid w:val="00810352"/>
     <w:rsid w:val="0081056B"/>
     <w:rsid w:val="008123D0"/>
     <w:rsid w:val="0081585F"/>
     <w:rsid w:val="00815D88"/>
     <w:rsid w:val="008162ED"/>
     <w:rsid w:val="008169D9"/>
     <w:rsid w:val="00817018"/>
     <w:rsid w:val="0081766B"/>
     <w:rsid w:val="00820EB8"/>
     <w:rsid w:val="00821D90"/>
     <w:rsid w:val="00822D3F"/>
     <w:rsid w:val="00822FB5"/>
+    <w:rsid w:val="008240D5"/>
     <w:rsid w:val="00826C83"/>
     <w:rsid w:val="0083027B"/>
     <w:rsid w:val="008304A8"/>
     <w:rsid w:val="0084030A"/>
     <w:rsid w:val="00842FEB"/>
     <w:rsid w:val="00843D4C"/>
     <w:rsid w:val="00845D27"/>
     <w:rsid w:val="00846C97"/>
     <w:rsid w:val="00850854"/>
     <w:rsid w:val="00854642"/>
     <w:rsid w:val="0086587F"/>
+    <w:rsid w:val="00866EA9"/>
     <w:rsid w:val="00870A42"/>
     <w:rsid w:val="00870B6F"/>
     <w:rsid w:val="008721CB"/>
+    <w:rsid w:val="00873D86"/>
     <w:rsid w:val="00876C76"/>
     <w:rsid w:val="00876E5D"/>
     <w:rsid w:val="0087737E"/>
     <w:rsid w:val="00877D24"/>
     <w:rsid w:val="008818CA"/>
     <w:rsid w:val="00883012"/>
     <w:rsid w:val="00883926"/>
     <w:rsid w:val="00883F57"/>
     <w:rsid w:val="008905FE"/>
     <w:rsid w:val="008910B8"/>
     <w:rsid w:val="00893183"/>
     <w:rsid w:val="008931E4"/>
+    <w:rsid w:val="00893E39"/>
     <w:rsid w:val="00895BC1"/>
     <w:rsid w:val="00895F40"/>
     <w:rsid w:val="008A261D"/>
+    <w:rsid w:val="008A34A2"/>
     <w:rsid w:val="008A5CBB"/>
     <w:rsid w:val="008A6DEA"/>
     <w:rsid w:val="008B0134"/>
     <w:rsid w:val="008B3A15"/>
     <w:rsid w:val="008B6DF0"/>
+    <w:rsid w:val="008C372F"/>
     <w:rsid w:val="008C4DCC"/>
     <w:rsid w:val="008D3556"/>
     <w:rsid w:val="008D57FD"/>
     <w:rsid w:val="008E00C3"/>
     <w:rsid w:val="008E46BE"/>
     <w:rsid w:val="008E4AF4"/>
     <w:rsid w:val="008E7FBA"/>
     <w:rsid w:val="008F1075"/>
     <w:rsid w:val="008F25B0"/>
     <w:rsid w:val="008F5F77"/>
     <w:rsid w:val="008F60C0"/>
     <w:rsid w:val="008F685D"/>
     <w:rsid w:val="008F6C07"/>
     <w:rsid w:val="008F6D15"/>
     <w:rsid w:val="008F783F"/>
+    <w:rsid w:val="008F7D99"/>
     <w:rsid w:val="0090064F"/>
     <w:rsid w:val="00902CE5"/>
     <w:rsid w:val="009045DA"/>
+    <w:rsid w:val="00905137"/>
     <w:rsid w:val="00906434"/>
     <w:rsid w:val="00906792"/>
     <w:rsid w:val="00907139"/>
     <w:rsid w:val="00910C4F"/>
     <w:rsid w:val="00915251"/>
     <w:rsid w:val="009171F1"/>
     <w:rsid w:val="009179A7"/>
+    <w:rsid w:val="00917DF5"/>
     <w:rsid w:val="00920788"/>
     <w:rsid w:val="009221CD"/>
     <w:rsid w:val="009226E9"/>
     <w:rsid w:val="00922A32"/>
+    <w:rsid w:val="00927A41"/>
     <w:rsid w:val="00930A22"/>
     <w:rsid w:val="00931F89"/>
+    <w:rsid w:val="00932CA6"/>
+    <w:rsid w:val="00932E88"/>
     <w:rsid w:val="009334DD"/>
     <w:rsid w:val="00933973"/>
     <w:rsid w:val="00933A45"/>
     <w:rsid w:val="009342F4"/>
+    <w:rsid w:val="00936377"/>
     <w:rsid w:val="00936B9A"/>
     <w:rsid w:val="00936C0C"/>
     <w:rsid w:val="00940881"/>
     <w:rsid w:val="009410AC"/>
     <w:rsid w:val="00941B6B"/>
     <w:rsid w:val="009426C6"/>
     <w:rsid w:val="00942E1F"/>
     <w:rsid w:val="009463F0"/>
     <w:rsid w:val="00946B33"/>
     <w:rsid w:val="00947FE2"/>
     <w:rsid w:val="00950A9F"/>
     <w:rsid w:val="00950D87"/>
+    <w:rsid w:val="00954168"/>
     <w:rsid w:val="00956F08"/>
     <w:rsid w:val="00961120"/>
     <w:rsid w:val="00963258"/>
     <w:rsid w:val="0096326F"/>
     <w:rsid w:val="009638EC"/>
     <w:rsid w:val="00963DD6"/>
     <w:rsid w:val="009648AD"/>
     <w:rsid w:val="00965005"/>
     <w:rsid w:val="009657F2"/>
     <w:rsid w:val="0096609B"/>
     <w:rsid w:val="00966A8B"/>
     <w:rsid w:val="009708B7"/>
     <w:rsid w:val="009738AB"/>
     <w:rsid w:val="00974C9B"/>
     <w:rsid w:val="00975499"/>
     <w:rsid w:val="009758A4"/>
     <w:rsid w:val="00975A78"/>
+    <w:rsid w:val="0097723E"/>
     <w:rsid w:val="009815B4"/>
     <w:rsid w:val="00984423"/>
     <w:rsid w:val="00984BC7"/>
+    <w:rsid w:val="00985905"/>
     <w:rsid w:val="00987027"/>
     <w:rsid w:val="009904E0"/>
     <w:rsid w:val="00990F9F"/>
     <w:rsid w:val="00991C2B"/>
     <w:rsid w:val="00992424"/>
     <w:rsid w:val="00993056"/>
     <w:rsid w:val="00994D17"/>
     <w:rsid w:val="00995049"/>
     <w:rsid w:val="00996260"/>
     <w:rsid w:val="00996C97"/>
     <w:rsid w:val="00997406"/>
     <w:rsid w:val="009A307D"/>
     <w:rsid w:val="009A4E29"/>
     <w:rsid w:val="009A661B"/>
     <w:rsid w:val="009A6E71"/>
     <w:rsid w:val="009A7417"/>
     <w:rsid w:val="009B0A0F"/>
     <w:rsid w:val="009B11B8"/>
     <w:rsid w:val="009B2262"/>
     <w:rsid w:val="009B4FA9"/>
     <w:rsid w:val="009B6448"/>
     <w:rsid w:val="009C0042"/>
     <w:rsid w:val="009C1FDC"/>
     <w:rsid w:val="009C225A"/>
     <w:rsid w:val="009C2A80"/>
     <w:rsid w:val="009C4524"/>
     <w:rsid w:val="009C5061"/>
+    <w:rsid w:val="009C5124"/>
     <w:rsid w:val="009D0AC7"/>
     <w:rsid w:val="009D0E13"/>
     <w:rsid w:val="009D20BA"/>
     <w:rsid w:val="009D23E7"/>
     <w:rsid w:val="009D2CE3"/>
     <w:rsid w:val="009D5021"/>
     <w:rsid w:val="009D62FA"/>
     <w:rsid w:val="009D6623"/>
     <w:rsid w:val="009D795E"/>
     <w:rsid w:val="009E3FEE"/>
     <w:rsid w:val="009E4295"/>
     <w:rsid w:val="009E6068"/>
     <w:rsid w:val="009E72BB"/>
     <w:rsid w:val="009E7488"/>
     <w:rsid w:val="009F15D5"/>
     <w:rsid w:val="009F26DA"/>
     <w:rsid w:val="009F471B"/>
     <w:rsid w:val="009F4D17"/>
     <w:rsid w:val="009F5277"/>
     <w:rsid w:val="009F5E46"/>
     <w:rsid w:val="009F6C30"/>
     <w:rsid w:val="009F6D7D"/>
     <w:rsid w:val="00A018E2"/>
     <w:rsid w:val="00A02C51"/>
     <w:rsid w:val="00A045D1"/>
+    <w:rsid w:val="00A045D5"/>
     <w:rsid w:val="00A0538E"/>
     <w:rsid w:val="00A06872"/>
     <w:rsid w:val="00A07A5F"/>
     <w:rsid w:val="00A10D89"/>
     <w:rsid w:val="00A1171F"/>
     <w:rsid w:val="00A12847"/>
     <w:rsid w:val="00A13801"/>
     <w:rsid w:val="00A15D64"/>
     <w:rsid w:val="00A15FAC"/>
     <w:rsid w:val="00A174F8"/>
     <w:rsid w:val="00A2085A"/>
     <w:rsid w:val="00A22254"/>
     <w:rsid w:val="00A22BEF"/>
     <w:rsid w:val="00A22F15"/>
     <w:rsid w:val="00A25FB8"/>
     <w:rsid w:val="00A276B8"/>
     <w:rsid w:val="00A27C4B"/>
     <w:rsid w:val="00A302CC"/>
     <w:rsid w:val="00A33DD5"/>
     <w:rsid w:val="00A33DFC"/>
     <w:rsid w:val="00A35F02"/>
     <w:rsid w:val="00A37813"/>
     <w:rsid w:val="00A37A3D"/>
     <w:rsid w:val="00A41135"/>
     <w:rsid w:val="00A45430"/>
     <w:rsid w:val="00A4745F"/>
     <w:rsid w:val="00A47EC7"/>
     <w:rsid w:val="00A509A4"/>
+    <w:rsid w:val="00A532DB"/>
     <w:rsid w:val="00A5494A"/>
     <w:rsid w:val="00A62DF1"/>
     <w:rsid w:val="00A631DA"/>
     <w:rsid w:val="00A65DF4"/>
     <w:rsid w:val="00A660FE"/>
+    <w:rsid w:val="00A66810"/>
     <w:rsid w:val="00A66D82"/>
     <w:rsid w:val="00A6738F"/>
     <w:rsid w:val="00A71579"/>
     <w:rsid w:val="00A72214"/>
     <w:rsid w:val="00A74800"/>
     <w:rsid w:val="00A753AF"/>
     <w:rsid w:val="00A77EB0"/>
     <w:rsid w:val="00A8027C"/>
     <w:rsid w:val="00A81365"/>
     <w:rsid w:val="00A83280"/>
     <w:rsid w:val="00A848F8"/>
     <w:rsid w:val="00A86788"/>
     <w:rsid w:val="00A868B8"/>
     <w:rsid w:val="00A8705E"/>
     <w:rsid w:val="00A87A46"/>
     <w:rsid w:val="00A90395"/>
     <w:rsid w:val="00A9312F"/>
     <w:rsid w:val="00A9322A"/>
     <w:rsid w:val="00A94D79"/>
     <w:rsid w:val="00A94F52"/>
     <w:rsid w:val="00A95552"/>
     <w:rsid w:val="00A9640D"/>
     <w:rsid w:val="00A966DB"/>
     <w:rsid w:val="00A970AD"/>
     <w:rsid w:val="00AA0F29"/>
     <w:rsid w:val="00AA176C"/>
     <w:rsid w:val="00AA2AAE"/>
     <w:rsid w:val="00AB5496"/>
     <w:rsid w:val="00AB578F"/>
     <w:rsid w:val="00AB742C"/>
+    <w:rsid w:val="00AC071F"/>
     <w:rsid w:val="00AC0BCE"/>
     <w:rsid w:val="00AC0BD2"/>
     <w:rsid w:val="00AC25EA"/>
     <w:rsid w:val="00AC3F16"/>
     <w:rsid w:val="00AC3F36"/>
     <w:rsid w:val="00AD19A8"/>
     <w:rsid w:val="00AD65D9"/>
     <w:rsid w:val="00AE2FD1"/>
     <w:rsid w:val="00AE34FE"/>
     <w:rsid w:val="00AE4043"/>
     <w:rsid w:val="00AE5CB5"/>
     <w:rsid w:val="00AE61B1"/>
     <w:rsid w:val="00AE7974"/>
     <w:rsid w:val="00AF387C"/>
+    <w:rsid w:val="00AF392F"/>
     <w:rsid w:val="00AF427D"/>
     <w:rsid w:val="00AF6101"/>
     <w:rsid w:val="00AF7198"/>
     <w:rsid w:val="00B0024C"/>
     <w:rsid w:val="00B004BD"/>
     <w:rsid w:val="00B01415"/>
     <w:rsid w:val="00B047AA"/>
     <w:rsid w:val="00B14995"/>
+    <w:rsid w:val="00B15F66"/>
     <w:rsid w:val="00B16F9D"/>
     <w:rsid w:val="00B17B15"/>
+    <w:rsid w:val="00B211F7"/>
     <w:rsid w:val="00B22954"/>
     <w:rsid w:val="00B23821"/>
     <w:rsid w:val="00B238AA"/>
     <w:rsid w:val="00B244A1"/>
     <w:rsid w:val="00B24BF7"/>
     <w:rsid w:val="00B24F43"/>
     <w:rsid w:val="00B25BB7"/>
     <w:rsid w:val="00B312D7"/>
     <w:rsid w:val="00B37E6A"/>
     <w:rsid w:val="00B40539"/>
     <w:rsid w:val="00B42B0A"/>
     <w:rsid w:val="00B4394C"/>
     <w:rsid w:val="00B43CF3"/>
     <w:rsid w:val="00B47DB2"/>
     <w:rsid w:val="00B54886"/>
     <w:rsid w:val="00B548E2"/>
     <w:rsid w:val="00B55759"/>
     <w:rsid w:val="00B56E10"/>
     <w:rsid w:val="00B5702A"/>
     <w:rsid w:val="00B6018C"/>
     <w:rsid w:val="00B602FD"/>
     <w:rsid w:val="00B6126A"/>
     <w:rsid w:val="00B62397"/>
+    <w:rsid w:val="00B623C7"/>
+    <w:rsid w:val="00B62DDF"/>
     <w:rsid w:val="00B64594"/>
     <w:rsid w:val="00B66D89"/>
     <w:rsid w:val="00B708F1"/>
     <w:rsid w:val="00B80B7C"/>
     <w:rsid w:val="00B813EA"/>
     <w:rsid w:val="00B82B6A"/>
     <w:rsid w:val="00B8315D"/>
     <w:rsid w:val="00B839F0"/>
     <w:rsid w:val="00B85DD8"/>
     <w:rsid w:val="00B861CA"/>
     <w:rsid w:val="00B87401"/>
     <w:rsid w:val="00B90466"/>
     <w:rsid w:val="00B930B2"/>
     <w:rsid w:val="00B93161"/>
     <w:rsid w:val="00B959F8"/>
     <w:rsid w:val="00B95D78"/>
     <w:rsid w:val="00BA2DF8"/>
     <w:rsid w:val="00BA2E9F"/>
     <w:rsid w:val="00BA42D8"/>
     <w:rsid w:val="00BA59D1"/>
     <w:rsid w:val="00BA59EF"/>
+    <w:rsid w:val="00BA7422"/>
     <w:rsid w:val="00BB002F"/>
     <w:rsid w:val="00BB0514"/>
     <w:rsid w:val="00BB0E3B"/>
     <w:rsid w:val="00BB1F5D"/>
     <w:rsid w:val="00BB30F4"/>
     <w:rsid w:val="00BB3BCE"/>
     <w:rsid w:val="00BB59CB"/>
+    <w:rsid w:val="00BB7797"/>
     <w:rsid w:val="00BB7C43"/>
     <w:rsid w:val="00BC0426"/>
     <w:rsid w:val="00BC3F2F"/>
     <w:rsid w:val="00BC5603"/>
     <w:rsid w:val="00BC5679"/>
     <w:rsid w:val="00BC6250"/>
     <w:rsid w:val="00BD06C2"/>
     <w:rsid w:val="00BD1426"/>
     <w:rsid w:val="00BD29E1"/>
     <w:rsid w:val="00BD364C"/>
     <w:rsid w:val="00BD6207"/>
     <w:rsid w:val="00BD7512"/>
     <w:rsid w:val="00BE1538"/>
+    <w:rsid w:val="00BE37BE"/>
     <w:rsid w:val="00BF2B3C"/>
     <w:rsid w:val="00BF4445"/>
     <w:rsid w:val="00BF624F"/>
     <w:rsid w:val="00BF62FD"/>
+    <w:rsid w:val="00BF6CF3"/>
     <w:rsid w:val="00BF7711"/>
     <w:rsid w:val="00C00E9B"/>
     <w:rsid w:val="00C00FCD"/>
     <w:rsid w:val="00C01359"/>
+    <w:rsid w:val="00C0341B"/>
     <w:rsid w:val="00C03802"/>
     <w:rsid w:val="00C06A08"/>
+    <w:rsid w:val="00C06A84"/>
     <w:rsid w:val="00C07E23"/>
     <w:rsid w:val="00C100C7"/>
     <w:rsid w:val="00C116A9"/>
     <w:rsid w:val="00C12871"/>
     <w:rsid w:val="00C1325E"/>
     <w:rsid w:val="00C17450"/>
     <w:rsid w:val="00C17CB8"/>
     <w:rsid w:val="00C212FF"/>
     <w:rsid w:val="00C21921"/>
     <w:rsid w:val="00C26D9E"/>
     <w:rsid w:val="00C310AB"/>
     <w:rsid w:val="00C31A41"/>
     <w:rsid w:val="00C357B4"/>
+    <w:rsid w:val="00C45745"/>
     <w:rsid w:val="00C458FD"/>
     <w:rsid w:val="00C45EF7"/>
     <w:rsid w:val="00C467B9"/>
+    <w:rsid w:val="00C468C9"/>
     <w:rsid w:val="00C51BA9"/>
     <w:rsid w:val="00C54E93"/>
     <w:rsid w:val="00C56202"/>
     <w:rsid w:val="00C57D32"/>
     <w:rsid w:val="00C613D4"/>
     <w:rsid w:val="00C6287E"/>
     <w:rsid w:val="00C6318F"/>
     <w:rsid w:val="00C646FC"/>
     <w:rsid w:val="00C64C2B"/>
     <w:rsid w:val="00C656D3"/>
     <w:rsid w:val="00C70837"/>
     <w:rsid w:val="00C70A66"/>
     <w:rsid w:val="00C70FFF"/>
     <w:rsid w:val="00C718A5"/>
+    <w:rsid w:val="00C71DCB"/>
     <w:rsid w:val="00C7477B"/>
     <w:rsid w:val="00C761E2"/>
     <w:rsid w:val="00C7677D"/>
     <w:rsid w:val="00C80B3E"/>
     <w:rsid w:val="00C82057"/>
     <w:rsid w:val="00C836FB"/>
     <w:rsid w:val="00C862CD"/>
     <w:rsid w:val="00C86A37"/>
     <w:rsid w:val="00C87FAD"/>
     <w:rsid w:val="00C9222D"/>
     <w:rsid w:val="00C935AA"/>
     <w:rsid w:val="00C93FBB"/>
     <w:rsid w:val="00C94FF7"/>
+    <w:rsid w:val="00C95776"/>
+    <w:rsid w:val="00C970FF"/>
     <w:rsid w:val="00C971E3"/>
+    <w:rsid w:val="00C97C34"/>
     <w:rsid w:val="00CA3243"/>
     <w:rsid w:val="00CA4166"/>
     <w:rsid w:val="00CA75BF"/>
+    <w:rsid w:val="00CB08DE"/>
     <w:rsid w:val="00CB152B"/>
     <w:rsid w:val="00CB1A9D"/>
     <w:rsid w:val="00CB5ECB"/>
     <w:rsid w:val="00CC368D"/>
     <w:rsid w:val="00CC63E7"/>
     <w:rsid w:val="00CC7CD1"/>
     <w:rsid w:val="00CD11B1"/>
     <w:rsid w:val="00CD3825"/>
     <w:rsid w:val="00CD3AE4"/>
     <w:rsid w:val="00CD4FCD"/>
     <w:rsid w:val="00CD6AD9"/>
     <w:rsid w:val="00CD6B5A"/>
     <w:rsid w:val="00CD7C74"/>
     <w:rsid w:val="00CE0BCE"/>
+    <w:rsid w:val="00CE2256"/>
     <w:rsid w:val="00CE2CE4"/>
     <w:rsid w:val="00CE2E34"/>
     <w:rsid w:val="00CE3E3A"/>
     <w:rsid w:val="00CE5AA5"/>
     <w:rsid w:val="00CE647B"/>
     <w:rsid w:val="00CF1984"/>
     <w:rsid w:val="00CF26A9"/>
     <w:rsid w:val="00CF4282"/>
     <w:rsid w:val="00CF5C65"/>
     <w:rsid w:val="00CF5E0A"/>
     <w:rsid w:val="00CF5F17"/>
     <w:rsid w:val="00CF5FC5"/>
     <w:rsid w:val="00CF60A4"/>
     <w:rsid w:val="00CF7726"/>
     <w:rsid w:val="00D0071B"/>
     <w:rsid w:val="00D00795"/>
     <w:rsid w:val="00D03503"/>
     <w:rsid w:val="00D04709"/>
     <w:rsid w:val="00D06F62"/>
     <w:rsid w:val="00D06FAF"/>
     <w:rsid w:val="00D07C20"/>
     <w:rsid w:val="00D07E61"/>
+    <w:rsid w:val="00D10DDD"/>
     <w:rsid w:val="00D10F4A"/>
+    <w:rsid w:val="00D147E2"/>
     <w:rsid w:val="00D15F3A"/>
     <w:rsid w:val="00D17136"/>
     <w:rsid w:val="00D2049E"/>
     <w:rsid w:val="00D214C0"/>
     <w:rsid w:val="00D23C74"/>
     <w:rsid w:val="00D24669"/>
     <w:rsid w:val="00D24CDD"/>
     <w:rsid w:val="00D254F0"/>
     <w:rsid w:val="00D30881"/>
     <w:rsid w:val="00D31F0F"/>
     <w:rsid w:val="00D32A33"/>
     <w:rsid w:val="00D32A3E"/>
     <w:rsid w:val="00D433AB"/>
     <w:rsid w:val="00D43771"/>
     <w:rsid w:val="00D43BA9"/>
     <w:rsid w:val="00D47DF0"/>
     <w:rsid w:val="00D5380A"/>
     <w:rsid w:val="00D538A2"/>
     <w:rsid w:val="00D540A1"/>
     <w:rsid w:val="00D60528"/>
+    <w:rsid w:val="00D60E23"/>
     <w:rsid w:val="00D61F6D"/>
+    <w:rsid w:val="00D64303"/>
     <w:rsid w:val="00D66E7C"/>
     <w:rsid w:val="00D66EC1"/>
     <w:rsid w:val="00D74432"/>
     <w:rsid w:val="00D75AEF"/>
     <w:rsid w:val="00D75C8A"/>
     <w:rsid w:val="00D76E6D"/>
+    <w:rsid w:val="00D800ED"/>
     <w:rsid w:val="00D82314"/>
     <w:rsid w:val="00D8257B"/>
     <w:rsid w:val="00D836B9"/>
     <w:rsid w:val="00D836CF"/>
     <w:rsid w:val="00D8380D"/>
     <w:rsid w:val="00D85774"/>
     <w:rsid w:val="00D86C75"/>
     <w:rsid w:val="00D876C1"/>
     <w:rsid w:val="00D9319C"/>
     <w:rsid w:val="00D945B3"/>
+    <w:rsid w:val="00D952B8"/>
     <w:rsid w:val="00DA4B9D"/>
     <w:rsid w:val="00DA73C4"/>
     <w:rsid w:val="00DB1E65"/>
     <w:rsid w:val="00DB2453"/>
     <w:rsid w:val="00DB2C49"/>
     <w:rsid w:val="00DB34A4"/>
     <w:rsid w:val="00DB49B1"/>
     <w:rsid w:val="00DB4F81"/>
     <w:rsid w:val="00DB6E51"/>
     <w:rsid w:val="00DC0761"/>
     <w:rsid w:val="00DC131D"/>
     <w:rsid w:val="00DC1EFD"/>
     <w:rsid w:val="00DC2AE1"/>
     <w:rsid w:val="00DD11AF"/>
     <w:rsid w:val="00DD2544"/>
     <w:rsid w:val="00DD4092"/>
     <w:rsid w:val="00DD5814"/>
     <w:rsid w:val="00DD6519"/>
     <w:rsid w:val="00DD673A"/>
     <w:rsid w:val="00DD6980"/>
+    <w:rsid w:val="00DD778E"/>
     <w:rsid w:val="00DD787E"/>
     <w:rsid w:val="00DE068B"/>
     <w:rsid w:val="00DE08EC"/>
     <w:rsid w:val="00DE0E15"/>
     <w:rsid w:val="00DE1F14"/>
     <w:rsid w:val="00DE51CE"/>
     <w:rsid w:val="00DE566B"/>
+    <w:rsid w:val="00DE5C6F"/>
     <w:rsid w:val="00DE73A3"/>
     <w:rsid w:val="00DE7E68"/>
     <w:rsid w:val="00DF0B98"/>
     <w:rsid w:val="00DF1B1A"/>
     <w:rsid w:val="00DF2261"/>
     <w:rsid w:val="00DF2704"/>
+    <w:rsid w:val="00DF5865"/>
     <w:rsid w:val="00DF67D5"/>
     <w:rsid w:val="00DF698A"/>
     <w:rsid w:val="00DF732C"/>
     <w:rsid w:val="00E01A6A"/>
     <w:rsid w:val="00E01F26"/>
     <w:rsid w:val="00E02AA4"/>
     <w:rsid w:val="00E02D20"/>
     <w:rsid w:val="00E041F5"/>
     <w:rsid w:val="00E04240"/>
     <w:rsid w:val="00E04799"/>
+    <w:rsid w:val="00E06F5B"/>
     <w:rsid w:val="00E0781A"/>
     <w:rsid w:val="00E1153E"/>
     <w:rsid w:val="00E1277D"/>
     <w:rsid w:val="00E13D95"/>
     <w:rsid w:val="00E13FB5"/>
     <w:rsid w:val="00E1581C"/>
     <w:rsid w:val="00E22667"/>
     <w:rsid w:val="00E257A0"/>
     <w:rsid w:val="00E265AF"/>
     <w:rsid w:val="00E269A5"/>
     <w:rsid w:val="00E27008"/>
     <w:rsid w:val="00E3103A"/>
     <w:rsid w:val="00E32644"/>
     <w:rsid w:val="00E418A1"/>
     <w:rsid w:val="00E42C27"/>
     <w:rsid w:val="00E43280"/>
     <w:rsid w:val="00E455AB"/>
     <w:rsid w:val="00E4671A"/>
     <w:rsid w:val="00E470E4"/>
     <w:rsid w:val="00E50030"/>
     <w:rsid w:val="00E502F8"/>
     <w:rsid w:val="00E53845"/>
     <w:rsid w:val="00E5384C"/>
+    <w:rsid w:val="00E549E2"/>
     <w:rsid w:val="00E56444"/>
     <w:rsid w:val="00E60691"/>
     <w:rsid w:val="00E614AE"/>
     <w:rsid w:val="00E6179A"/>
     <w:rsid w:val="00E62135"/>
     <w:rsid w:val="00E63182"/>
     <w:rsid w:val="00E63716"/>
+    <w:rsid w:val="00E64FCF"/>
     <w:rsid w:val="00E665C2"/>
+    <w:rsid w:val="00E66AF8"/>
     <w:rsid w:val="00E670E6"/>
     <w:rsid w:val="00E6750B"/>
     <w:rsid w:val="00E7149E"/>
+    <w:rsid w:val="00E75538"/>
     <w:rsid w:val="00E77C1B"/>
     <w:rsid w:val="00E810D0"/>
     <w:rsid w:val="00E82C3B"/>
     <w:rsid w:val="00E83C03"/>
     <w:rsid w:val="00E90FA8"/>
     <w:rsid w:val="00E910D7"/>
+    <w:rsid w:val="00E9176C"/>
     <w:rsid w:val="00E917E0"/>
+    <w:rsid w:val="00E9194B"/>
     <w:rsid w:val="00E943C5"/>
+    <w:rsid w:val="00E956ED"/>
     <w:rsid w:val="00E962E5"/>
+    <w:rsid w:val="00E9647B"/>
     <w:rsid w:val="00E96E8F"/>
     <w:rsid w:val="00EA0800"/>
     <w:rsid w:val="00EA29A5"/>
     <w:rsid w:val="00EA3E2F"/>
     <w:rsid w:val="00EA499B"/>
     <w:rsid w:val="00EA5327"/>
     <w:rsid w:val="00EA59B2"/>
     <w:rsid w:val="00EA6CBB"/>
     <w:rsid w:val="00EB03F6"/>
     <w:rsid w:val="00EB1C2C"/>
+    <w:rsid w:val="00EB1FE6"/>
     <w:rsid w:val="00EB3698"/>
     <w:rsid w:val="00EB3D3D"/>
     <w:rsid w:val="00EB4235"/>
     <w:rsid w:val="00EB45D8"/>
     <w:rsid w:val="00EB4DEC"/>
     <w:rsid w:val="00EB7F7A"/>
     <w:rsid w:val="00EC5356"/>
     <w:rsid w:val="00EC6FED"/>
+    <w:rsid w:val="00ED1692"/>
+    <w:rsid w:val="00ED1788"/>
     <w:rsid w:val="00ED5DDD"/>
     <w:rsid w:val="00EE291F"/>
     <w:rsid w:val="00EE7524"/>
     <w:rsid w:val="00EE77B1"/>
     <w:rsid w:val="00EF2CE8"/>
     <w:rsid w:val="00EF4F85"/>
+    <w:rsid w:val="00EF6DF7"/>
     <w:rsid w:val="00F02040"/>
     <w:rsid w:val="00F04356"/>
     <w:rsid w:val="00F056C3"/>
     <w:rsid w:val="00F05A3C"/>
     <w:rsid w:val="00F10DFB"/>
     <w:rsid w:val="00F12341"/>
     <w:rsid w:val="00F13216"/>
+    <w:rsid w:val="00F15249"/>
     <w:rsid w:val="00F168A5"/>
     <w:rsid w:val="00F17316"/>
+    <w:rsid w:val="00F20C68"/>
     <w:rsid w:val="00F21469"/>
     <w:rsid w:val="00F21B04"/>
     <w:rsid w:val="00F21D52"/>
+    <w:rsid w:val="00F22574"/>
     <w:rsid w:val="00F23086"/>
     <w:rsid w:val="00F3005F"/>
     <w:rsid w:val="00F314F6"/>
     <w:rsid w:val="00F325CC"/>
     <w:rsid w:val="00F35111"/>
     <w:rsid w:val="00F4305B"/>
     <w:rsid w:val="00F44553"/>
+    <w:rsid w:val="00F50BAB"/>
     <w:rsid w:val="00F521BA"/>
     <w:rsid w:val="00F54F64"/>
     <w:rsid w:val="00F557A0"/>
     <w:rsid w:val="00F55EF4"/>
     <w:rsid w:val="00F5628E"/>
     <w:rsid w:val="00F5735E"/>
     <w:rsid w:val="00F609D6"/>
     <w:rsid w:val="00F60B2E"/>
     <w:rsid w:val="00F641BF"/>
     <w:rsid w:val="00F64CAD"/>
     <w:rsid w:val="00F71341"/>
     <w:rsid w:val="00F71651"/>
     <w:rsid w:val="00F72BC6"/>
     <w:rsid w:val="00F73684"/>
     <w:rsid w:val="00F76307"/>
     <w:rsid w:val="00F843A3"/>
     <w:rsid w:val="00F84735"/>
     <w:rsid w:val="00F8648F"/>
+    <w:rsid w:val="00F86F78"/>
     <w:rsid w:val="00F872A8"/>
     <w:rsid w:val="00F877E2"/>
     <w:rsid w:val="00F960EA"/>
     <w:rsid w:val="00FA2D15"/>
     <w:rsid w:val="00FA3623"/>
     <w:rsid w:val="00FA3CF5"/>
     <w:rsid w:val="00FA45F3"/>
     <w:rsid w:val="00FA49B3"/>
     <w:rsid w:val="00FA690E"/>
     <w:rsid w:val="00FB1114"/>
     <w:rsid w:val="00FB2532"/>
     <w:rsid w:val="00FB3971"/>
     <w:rsid w:val="00FB596F"/>
     <w:rsid w:val="00FB65FD"/>
     <w:rsid w:val="00FC2131"/>
     <w:rsid w:val="00FC2AD6"/>
     <w:rsid w:val="00FC2EEB"/>
     <w:rsid w:val="00FC7321"/>
+    <w:rsid w:val="00FD3E50"/>
     <w:rsid w:val="00FD6F6F"/>
     <w:rsid w:val="00FE11D0"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE2880"/>
     <w:rsid w:val="00FE2E3C"/>
     <w:rsid w:val="00FE32AB"/>
+    <w:rsid w:val="00FE4916"/>
     <w:rsid w:val="00FE7217"/>
     <w:rsid w:val="00FE7E82"/>
     <w:rsid w:val="00FF3D23"/>
     <w:rsid w:val="00FF3ED7"/>
     <w:rsid w:val="00FF405B"/>
     <w:rsid w:val="00FF48CD"/>
+    <w:rsid w:val="00FF4FEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050">
+      <o:colormru v:ext="edit" colors="#edf0f3"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7DFBBDF7"/>
   <w15:docId w15:val="{2D4DD272-6DE4-4E16-A6CF-EE365DB7398C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="he-IL"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10399,51 +13622,50 @@
       <w:i/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00877D24"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
@@ -13269,51 +16491,51 @@
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="007D5DF6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="72171140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="145366296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13742,51 +16964,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085253974">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icicte.eu/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icicte.eu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irene.lubbe@auckland.ac.za" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irene.lubbe@auckland.ac.za" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0683-7234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14060,109 +17282,109 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F2E0E40-B345-482C-8067-CCCDF3638103}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>2</Pages>
   <Words>29</Words>
-  <Characters>168</Characters>
+  <Characters>167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Alternation article template</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>196</CharactersWithSpaces>
+  <CharactersWithSpaces>195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5111836</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://dx.doi.org/10.17159/2413-3027/2022/v36n1a1</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Alternation article template</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Johannes A. Smit</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description>Substitute own surname and institution name for "Surname" and "Institution"</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Document_1">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Unique User Id_1">
     <vt:lpwstr>d6b6e39a-dd73-3638-8aef-06d9317eb399</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Citation Style_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-sociological-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Mendeley Recent Style Name 0_1">